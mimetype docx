--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Rivals </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Research Director & Head of GDR Bioinformatique Moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LIRMM - UMR 5506 CNRS & Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lirmm.fr/~rivals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Habilitation, University of Montpellier 2</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Algorithms for sequence analysis in bioinformatics. Periodicity and repeats.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 Postdoctoral fellow at the Deutsches Krebsforschung Zentrum (Heidelberg)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">by Dr. Martin Vingron, group Theoretical BioInformatik</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fast algorithms for similarity search, Development of a gene index</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1996 PhD in Computer Science, University of Lille I</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LIFL (Fundamental Computer Science Laboratory of Lille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms to reconstruct past indels: the deletion-only parsimony problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (7), pp.e1012585. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05212128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Number of Period sets in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (5), pp.690-711. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-025-01295-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05393312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Leriem Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry-Based Pipeline for Identifying RNA Modifications Involved in a Functional Process: Application to Cancer Cell Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (5), pp.1825-1833. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Phylo-k-mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (5), pp.2889-2897. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2023.3278049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03778953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GPI, a highly sensitive and accurate predictor of GPI-anchored proteins, reveals the composition and evolution of the GPI proteome in Plasmodium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena M. Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Shams-Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04430-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical modeling of ribosomes along messenger RNA: estimating kinetic rates from ribosome profiling experiments with a ballistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dorignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahaya Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (10), pp.e1011522. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIK: Precise and scalable evolutionary placement with informative k-mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (12), pp. btad692. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dipwmsearch: a python package for searching di-PWM motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.btad141. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03834008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted functions of the Fat mass and Obesity-associated protein (FTO) in normal and cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2021.2016203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of ribosome function upon 5-fluorouracil treatment favors cancer cell drug-tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Therizols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Bash-Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.173-187. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27847-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis of RNA Chemistry Marks Uncovers Epitranscriptomics-Based Biomarker Signature for Adult Diffuse Glioma Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izoudine Blaise Koumare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (35), pp.11967-11972. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c01526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03761119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTO-mediated cytoplasmic m6Am demethylation adjusts stem-like properties in colorectal cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrinne Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1716. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid screening and detection of inter-type viral recombinants using phylo- $k$ -mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.#btaa1020. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEWO: a collection of workflows to benchmark phylogenetic placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (21), pp.5264-5266. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Overlap Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.#105862. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01674319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (17), pp.3163-3165. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01980994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking indexing data structures to de Bruijn graphs: Construction and update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.165-183. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01617207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF-Y controls fidelity of transcription initiation at gene promoters through maintenance of the nucleosome-depleted region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telmo Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhirendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam B Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Cinghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3072. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-10905-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02383488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational pan-genomics: status, promises and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manja Marz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas E. Dutilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.118-135. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between superstring and compression measures: New insights on the greedy conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 245, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cacao Criollo genome v2.0: an improved version of the genome for genetic and functional genomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.730-739. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4120-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01612258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Krasovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheree Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (7), pp.e1700239. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1700239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01842137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate self-correction of errors in long reads using de Bruijn graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Walve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esko Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (6), pp.799-806. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribo-seq enlightens codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.303-210. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsw062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of Plasmodium falciparum subpopulations associated with artemisinin resistance in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimol Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.493. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2140-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01672315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of viral quasispecies using overlap graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmijn A Baaijens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zine El Aabidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schönhuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.835-848. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.215038.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01693168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear time algorithm for Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01525995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of greedy algorithms for approximating Max-ATSP, Cyclic Cover, and superstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read mapping on de Bruijn graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-1103-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancient Yakuts: a population genetic enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Discussion meeting issue ‘Ancient DNA: the first three decades’, 370 (1660), pp.20130385. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DGE and RNA-sequencing data to identify new polyA+ non-coding transcripts in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (5), pp.2820-2832. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved genome of the model marine alga [i]Ostreococcus tauri[/i] unfolds by assessing Illumina [i]de novo[/i] assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Yves Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse engineering of compact suffix trees and links: A novel algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, StringMasters 2012 &amp; 2013 Special Issue (Volume 1), 28, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Prdm9 Zinc Finger Array in Wild Mice Unravels New Facets of the Evolutionary Turnover of this Coding Minisatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dunoyer de Segonzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Garres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85021. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: accurate and efficient long read error correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (24), pp.3506-3514. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01100451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAC: an integrated approach to the analysis of RNA-seq reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.R30. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-3-r30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00850972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Indexing Solution to Mine Huge Genomic Sequence Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00712653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorial and integrated method to analyse RNA-seq reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel definition and algorithm for chaining fragments with proportional overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Scale Analysis of Metazoan Replication Origins Reveals their Organization in Specific but Flexible Sites Defined by Conserved Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (9), pp.1438-1449. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.121830.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00631491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital gene expression data, cross-species conservation and noncoding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Process of a Tetranucleotide Microsatellite Locus in Acipenseriformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (2), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12041-011-0055-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00618055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative Approach to Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (15), pp.e101. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00620931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Large Read Collections in Main Memory: A Versatile data Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.242-258. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Two Alleles Reveals That Intra-and Intergenic Recombination Played a Role in the Evolution of the Radish Fertility Eestorer (Rfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (n° article:35), pp.35. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00490860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Slippage Occurs at Microsatellite Loci without Minimal Threshold Length in Humans: A Comparative Genomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.325-335. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Bacterial Genome Comparison Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.017-018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00511509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (15 e104), pp.11. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Optimal Spaced Seed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (5), pp.831-849. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longest Common Subsequence Problem for Unoriented and Cyclic Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 370 (1-3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2006.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-wide distribution of highly polymorphic minisatellite markers suggests past and present genetic exchanges among House Mouse subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma R Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec J Jeffreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.R80. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2007-8-5-r80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Recombination in Variable Number Tandem Repeat Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezekiel Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Annotation using Tandem SAGE Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (17), pp.e108. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Microsatellites within Genomes: Significant Variation Among Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.125. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecharny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141, pp.825-839. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.077826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Specific Alignment Method for Minisatellite Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.327-344. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/117693430600200025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness Results for the Center and Median String Problems under the Weighted and Unweighted Edit Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2-4), pp.390-415. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2004.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Algorithmic Aspects of Tandem Repeats Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.225-257. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012905410400239X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR: An Algorithm to Search for Tandem Approximate Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (16), pp.2812-2820. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bth335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of Periods in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Rahmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104 (1), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-3165(03)00123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3-4), pp. 357-372. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Distribution of the Number of Missing Words in Random Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Rahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548302005473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of test instances for string algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Société Française de BioInformatique (SFBI), Jul 2025, Bordeaux &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05234210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the enumeration of b-canonical words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05392211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Overlapping Pairs of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2025 - 31st International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Electronic Science and Technology of China, Aug 2025, Chengdu, China. pp.381-395, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-0218-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05236172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Computation of the Set of Period Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM 2025 - 50th International Conference on Current Trends in Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comenius University, Bratislava, Slovakia, Jan 2025, Bratislava, Slovakia. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82697-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting overlapping pairs of strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA, Univ Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04831119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental computation of the set of period sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04829668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity of Degenerate Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estéban Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC 2023 - 27th Prague Stringology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04777487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the number of period sets in strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages, and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.100:1-100:14, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.ICALP.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of epitranscriptome for grading of glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Cancer genomics and epitranscriptomics: from the bench to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comprehensive Cancer Center (CIC), University of Salamanca, Nov 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04287393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Time Algorithm for Constructing Hierarchical Overlap Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Gwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2021 - 32nd Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science of University of Wrocław, Poland., Jul 2021, Wrocław, Poland. pp.22:1--22:9, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03431830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Construction of Hierarchical Overlap Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Gwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIRE 2020 - 27th International Symposium on String Processing and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Orlando, FL, United States. pp.277-290, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59212-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03014336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking BWT and XBW via Aho-Corasick Automaton: Applications to Run-Length Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2019 - 30th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2019, Pise, Italy. pp.24:1--24:20, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02382066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance text indexing and applications in life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-France Bilateral International Meeting on High Performance Computing and Biomathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Chicheley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and challenges of Computational Pan-Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LifeTime UnConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Regulació Genòmica (CRG); centro nacional de análisis genómico (CNAG), Jul 2019, Barelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02388116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pan-Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangénomique végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Biotechnologies Vertes, INRA, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02387894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate genome-scale identification of DNA-binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2018 - 12th IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp.201-205, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2018.8621093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01967466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical lower and upper bounds for the Shortest Linear Superstring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA: Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, L'Aquilla, Italy. pp.18:1--18:14, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2018.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01929399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrings with multiplicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Qingdao University, Jul 2018, Qingdao, China. pp.21:1-21:16, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2018.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01843225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données génomiques massives : applications, enjeux computationnels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science, Open Access, Open Data et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01951492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Compressed Affix Tree Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2017, Snowbird, UT, United States. pp.102-111, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Scenarios Guided by Chromatin Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pijus Simonaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister M. Swenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67979-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortest DNA cyclic cover in compressed space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Snowbird, UT, United States. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2016.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01314330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for non-hybrid correction of long noisy reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Sexton, Jul 2016, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and non hybrid error correction for long reads: LoRDEC and LoRMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colib’read workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Colib'read, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstring Graph: A New Approach for Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sacomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Bergamo, Jul 2016, Bergamo, Italy. pp.39-52, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: a tool for correcting errors in long sequencing reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Master BCD, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a de Bruijn Graph for Assembly from a Truncated Suffix Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATA: Language and Automata Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15579-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining et Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre Eveline Markiewicz sur les urgences et complications sévères chez le patient cancéreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Lung Cancer Working Party &amp; Institut Jules Bordet, Nov 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01286788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of long sequencing reads: a novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG N2N: Bioinformatics Institute Ghent "From Nucleotides to Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Bioinformatics Institute Ghent, May 2015, Gand, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01185688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: a tool for correcting errors in long sequencing reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCB: German Conference on Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Alliance Ruhr, Sep 2015, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01224319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moscow State University, Jun 2014, Moscow, Russia. pp.89-99, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01081429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis computationnels des séquençage et phénotypage haut débit en science de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Big Data - 2ème journées - Principaux Défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICube, Nov 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01176768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Greedy Algorithms for Max-ATSP, Maximal Compression, Maximal Cycle Cover, and Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC: Prague Stringology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, Sep 2014, Prague, Czech Republic. pp.148-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01100683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of polymorphisms identified by NGS approaches in P.falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimol Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Versatile k-mer Indexing for High-Throughput Sequencing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA'2013: International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Charlotte, NC, United States. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Assembly De Bruijn Graph from an Implicit Suffix Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Workshop on the Storage, Search and Annotation of Multiple Similar Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00938959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genomic data from high throughput sequencing: concepts and basic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogenomics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution to index large set of short reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seqBi11 - Workshop Algorithmique, combinatoire du texte et applications en bio-informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAC: A multi-purpose program to analyse large read collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse bio-informatique des données NGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Institut Pasteur de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Common Intervals in Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM'11: Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Atlanta, United States. pp.131-134, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2011.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00659473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Definition and Algorithm for Chaining Fragments with Proportional Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to read analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIX Bioinformatics Colloquium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the transcriptomic repertoire based on High Throughput Sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2009 du GDR de Bioinformatique Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00833124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSCAN: Fast Localisation of Multiple Reads in Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Kalsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Kiiskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI: Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Philadelphie, United States. pp.246-260, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04241-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehrlichia Ruminantium Genome Segmentations Reveal Novel Homologous Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Africa ASBCB Joint Conference on Bioinformatics of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00491362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD'09: Statistical Methods for Post-genomic Data Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Nouveaux Séquenceurs (NGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Process of a Tetranucleotide Microsatellite Locus in Acipenseriforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIEP: Mathematics and Informatics in Evolution and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Martin de Londres, France. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of a Locus of Fertility Restoration in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2008 - 9es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SAGE Tags to Predict Genomic Transcribed Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2008 - 9es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of Periods in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Algorithms on Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Turku, Finland. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of four polymorphic minisatellites suggests frequent genetic exchanges among House Mouse subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma R Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec J Jeffreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex domain architecture in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of the Restorer and a non-restorer Allelic Rfo Locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFBV'07: VIIe Colloque National de la Société Française de Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Versailles, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minisatellite Markers Reveals Frequent Genetic Exchanges among House Mouse Subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ALPHY - Génomique Evolutive, Bioinformatique, Alignement et Phylogénie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de marqueurs minisatellites variables suggèrent de fréquents échanges génétiques entre sous-espèces de la souris commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique, Modélisation des Systèmes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detection of Recombination in Minisatellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezekiel Adebiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Southern African Bioinformatics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Johannesburg, South-Africa, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome annotation using tandem SAGE tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion satellite "Transcriptome et bioinformatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of very short microsatellites are not consistent with a neutral model of apparition by substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacque-Monod: "Evolutionary Genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Repeats Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern African Bioinformatics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Johannesburg, South Africa. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Transcriptome Annotation using Tandem SAGE Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting microsatellites within genomes: no exact solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling an Interval of the Discrete Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Barcelona, Spain. pp.117-128, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11780441_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat (PPR) Protein Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecharny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Data Compression to Optimally Locate Regular Segments in Sequences. Application to DNA Sequence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT'05: 26th Symposium on Information Theory in the Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruxelles (Belgique), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Optimal Spaced Seed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jeju City, South Korea. pp.144-155, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496656_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des génomes: Quels enjeux algorithmiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des ASTI : Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexities of the Centre and Median String Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Morelia, Mexico. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Séquences avec Amplifications et Contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 - 4e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Duplication et Répétitions en Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2002 - 6th International Conference on Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Whashington, DC, United States. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00090351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2002 - 3es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, St Malo, France. pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Duplication et Répétitions en Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle du Groupe de Génétique et Biologie des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Méchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 61/238 315 - WO2011023827 (A1). 2011, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Méchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 61/238 315 - WO2011023827 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear time algorithm for Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBC; LIRMM. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-14004, LIRMM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00950983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Shortest Superstring is 2-approximable by a greedy algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-14009, LIRMM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01070596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of greedy algorithms for Max-ATSP, Maximal Compression, and Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-14001, 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00932660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling an Interval of the Discrete Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05019, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longest Common Subsequence Problem for Unoriented and Cyclic Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 04003, LIRMM. 2004, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Aspects of Tandem Repeats Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03017, 2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Réunion des Actions Spécifiques &amp;quot;Algorithmes et Séquences&amp;quot; et Indexation de Texte et Découverte de Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03032, 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Rivals </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Research Director & Head of GDR Bioinformatique Moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LIRMM - UMR 5506 CNRS & Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lirmm.fr/~rivals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Habilitation, University of Montpellier 2</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Algorithms for sequence analysis in bioinformatics. Periodicity and repeats.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 Postdoctoral fellow at the Deutsches Krebsforschung Zentrum (Heidelberg)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">by Dr. Martin Vingron, group Theoretical BioInformatik</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fast algorithms for similarity search, Development of a gene index</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1996 PhD in Computer Science, University of Lille I</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LIFL (Fundamental Computer Science Laboratory of Lille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Number of Period sets in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (5), pp.690-711. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-025-01295-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05393312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Leriem Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms to reconstruct past indels: the deletion-only parsimony problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (7), pp.e1012585. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05212128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry-Based Pipeline for Identifying RNA Modifications Involved in a Functional Process: Application to Cancer Cell Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (5), pp.1825-1833. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Phylo-k-mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (5), pp.2889-2897. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2023.3278049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03778953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical modeling of ribosomes along messenger RNA: estimating kinetic rates from ribosome profiling experiments with a ballistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dorignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahaya Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (10), pp.e1011522. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GPI, a highly sensitive and accurate predictor of GPI-anchored proteins, reveals the composition and evolution of the GPI proteome in Plasmodium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena M. Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Shams-Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04430-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIK: Precise and scalable evolutionary placement with informative k-mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (12), pp. btad692. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dipwmsearch: a python package for searching di-PWM motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.btad141. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03834008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of ribosome function upon 5-fluorouracil treatment favors cancer cell drug-tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Therizols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Bash-Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.173-187. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27847-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted functions of the Fat mass and Obesity-associated protein (FTO) in normal and cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2021.2016203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis of RNA Chemistry Marks Uncovers Epitranscriptomics-Based Biomarker Signature for Adult Diffuse Glioma Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izoudine Blaise Koumare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (35), pp.11967-11972. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c01526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03761119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTO-mediated cytoplasmic m6Am demethylation adjusts stem-like properties in colorectal cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrinne Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1716. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Overlap Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.#105862. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01674319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEWO: a collection of workflows to benchmark phylogenetic placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (21), pp.5264-5266. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid screening and detection of inter-type viral recombinants using phylo- $k$ -mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.#btaa1020. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking indexing data structures to de Bruijn graphs: Construction and update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.165-183. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01617207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF-Y controls fidelity of transcription initiation at gene promoters through maintenance of the nucleosome-depleted region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telmo Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhirendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam B Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Cinghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3072. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-10905-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02383488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (17), pp.3163-3165. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01980994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between superstring and compression measures: New insights on the greedy conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 245, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational pan-genomics: status, promises and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manja Marz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas E. Dutilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.118-135. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate self-correction of errors in long reads using de Bruijn graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Walve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esko Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (6), pp.799-806. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribo-seq enlightens codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.303-210. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsw062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Krasovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheree Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (7), pp.e1700239. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1700239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01842137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of Plasmodium falciparum subpopulations associated with artemisinin resistance in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimol Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.493. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2140-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01672315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of viral quasispecies using overlap graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmijn A Baaijens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zine El Aabidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schönhuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.835-848. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.215038.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01693168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cacao Criollo genome v2.0: an improved version of the genome for genetic and functional genomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.730-739. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4120-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01612258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear time algorithm for Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01525995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of greedy algorithms for approximating Max-ATSP, Cyclic Cover, and superstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read mapping on de Bruijn graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-1103-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancient Yakuts: a population genetic enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Discussion meeting issue ‘Ancient DNA: the first three decades’, 370 (1660), pp.20130385. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved genome of the model marine alga [i]Ostreococcus tauri[/i] unfolds by assessing Illumina [i]de novo[/i] assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Yves Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DGE and RNA-sequencing data to identify new polyA+ non-coding transcripts in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (5), pp.2820-2832. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Prdm9 Zinc Finger Array in Wild Mice Unravels New Facets of the Evolutionary Turnover of this Coding Minisatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dunoyer de Segonzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Garres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85021. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse engineering of compact suffix trees and links: A novel algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, StringMasters 2012 &amp; 2013 Special Issue (Volume 1), 28, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: accurate and efficient long read error correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (24), pp.3506-3514. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01100451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAC: an integrated approach to the analysis of RNA-seq reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.R30. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-3-r30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00850972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Indexing Solution to Mine Huge Genomic Sequence Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00712653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel definition and algorithm for chaining fragments with proportional overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Scale Analysis of Metazoan Replication Origins Reveals their Organization in Specific but Flexible Sites Defined by Conserved Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (9), pp.1438-1449. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.121830.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00631491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital gene expression data, cross-species conservation and noncoding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Process of a Tetranucleotide Microsatellite Locus in Acipenseriformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (2), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12041-011-0055-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00618055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Large Read Collections in Main Memory: A Versatile data Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.242-258. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative Approach to Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (15), pp.e101. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00620931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorial and integrated method to analyse RNA-seq reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Slippage Occurs at Microsatellite Loci without Minimal Threshold Length in Humans: A Comparative Genomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.325-335. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Bacterial Genome Comparison Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.017-018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00511509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Two Alleles Reveals That Intra-and Intergenic Recombination Played a Role in the Evolution of the Radish Fertility Eestorer (Rfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (n° article:35), pp.35. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00490860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (15 e104), pp.11. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Optimal Spaced Seed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (5), pp.831-849. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Annotation using Tandem SAGE Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (17), pp.e108. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Microsatellites within Genomes: Significant Variation Among Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.125. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Recombination in Variable Number Tandem Repeat Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezekiel Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longest Common Subsequence Problem for Unoriented and Cyclic Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 370 (1-3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2006.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-wide distribution of highly polymorphic minisatellite markers suggests past and present genetic exchanges among House Mouse subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma R Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec J Jeffreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.R80. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2007-8-5-r80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecharny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141, pp.825-839. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.077826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Specific Alignment Method for Minisatellite Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.327-344. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/117693430600200025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness Results for the Center and Median String Problems under the Weighted and Unweighted Edit Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2-4), pp.390-415. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2004.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Algorithmic Aspects of Tandem Repeats Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.225-257. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012905410400239X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR: An Algorithm to Search for Tandem Approximate Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (16), pp.2812-2820. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bth335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3-4), pp. 357-372. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Distribution of the Number of Missing Words in Random Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Rahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548302005473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of Periods in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Rahmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104 (1), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-3165(03)00123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the enumeration of b-canonical words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05392211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Overlapping Pairs of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2025 - 31st International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Electronic Science and Technology of China, Aug 2025, Chengdu, China. pp.381-395, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-0218-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05236172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Computation of the Set of Period Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM 2025 - 50th International Conference on Current Trends in Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comenius University, Bratislava, Slovakia, Jan 2025, Bratislava, Slovakia. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82697-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of test instances for string algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Société Française de BioInformatique (SFBI), Jul 2025, Bordeaux &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05234210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting overlapping pairs of strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA, Univ Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04831119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental computation of the set of period sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04829668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the number of period sets in strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages, and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.100:1-100:14, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.ICALP.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity of Degenerate Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estéban Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC 2023 - 27th Prague Stringology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04777487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of epitranscriptome for grading of glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Cancer genomics and epitranscriptomics: from the bench to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comprehensive Cancer Center (CIC), University of Salamanca, Nov 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04287393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Time Algorithm for Constructing Hierarchical Overlap Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Gwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2021 - 32nd Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science of University of Wrocław, Poland., Jul 2021, Wrocław, Poland. pp.22:1--22:9, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03431830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Construction of Hierarchical Overlap Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Gwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIRE 2020 - 27th International Symposium on String Processing and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Orlando, FL, United States. pp.277-290, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59212-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03014336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking BWT and XBW via Aho-Corasick Automaton: Applications to Run-Length Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2019 - 30th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2019, Pise, Italy. pp.24:1--24:20, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02382066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance text indexing and applications in life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-France Bilateral International Meeting on High Performance Computing and Biomathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Chicheley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and challenges of Computational Pan-Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LifeTime UnConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Regulació Genòmica (CRG); centro nacional de análisis genómico (CNAG), Jul 2019, Barelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02388116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pan-Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangénomique végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Biotechnologies Vertes, INRA, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02387894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrings with multiplicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Qingdao University, Jul 2018, Qingdao, China. pp.21:1-21:16, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2018.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01843225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données génomiques massives : applications, enjeux computationnels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science, Open Access, Open Data et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01951492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate genome-scale identification of DNA-binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2018 - 12th IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp.201-205, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2018.8621093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01967466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical lower and upper bounds for the Shortest Linear Superstring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA: Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, L'Aquilla, Italy. pp.18:1--18:14, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2018.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01929399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Compressed Affix Tree Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2017, Snowbird, UT, United States. pp.102-111, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Scenarios Guided by Chromatin Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pijus Simonaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister M. Swenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67979-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstring Graph: A New Approach for Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sacomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Bergamo, Jul 2016, Bergamo, Italy. pp.39-52, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and non hybrid error correction for long reads: LoRDEC and LoRMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colib’read workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Colib'read, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: a tool for correcting errors in long sequencing reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Master BCD, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for non-hybrid correction of long noisy reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Sexton, Jul 2016, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortest DNA cyclic cover in compressed space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Snowbird, UT, United States. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2016.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01314330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining et Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre Eveline Markiewicz sur les urgences et complications sévères chez le patient cancéreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Lung Cancer Working Party &amp; Institut Jules Bordet, Nov 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01286788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of long sequencing reads: a novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG N2N: Bioinformatics Institute Ghent "From Nucleotides to Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Bioinformatics Institute Ghent, May 2015, Gand, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01185688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: a tool for correcting errors in long sequencing reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCB: German Conference on Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Alliance Ruhr, Sep 2015, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01224319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a de Bruijn Graph for Assembly from a Truncated Suffix Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATA: Language and Automata Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15579-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of polymorphisms identified by NGS approaches in P.falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimol Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Greedy Algorithms for Max-ATSP, Maximal Compression, Maximal Cycle Cover, and Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC: Prague Stringology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, Sep 2014, Prague, Czech Republic. pp.148-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01100683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis computationnels des séquençage et phénotypage haut débit en science de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Big Data - 2ème journées - Principaux Défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICube, Nov 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01176768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moscow State University, Jun 2014, Moscow, Russia. pp.89-99, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01081429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Versatile k-mer Indexing for High-Throughput Sequencing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA'2013: International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Charlotte, NC, United States. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Assembly De Bruijn Graph from an Implicit Suffix Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Workshop on the Storage, Search and Annotation of Multiple Similar Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00938959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genomic data from high throughput sequencing: concepts and basic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogenomics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAC: A multi-purpose program to analyse large read collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse bio-informatique des données NGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Institut Pasteur de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution to index large set of short reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seqBi11 - Workshop Algorithmique, combinatoire du texte et applications en bio-informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Common Intervals in Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM'11: Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Atlanta, United States. pp.131-134, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2011.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00659473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to read analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIX Bioinformatics Colloquium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Definition and Algorithm for Chaining Fragments with Proportional Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the transcriptomic repertoire based on High Throughput Sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2009 du GDR de Bioinformatique Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00833124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSCAN: Fast Localisation of Multiple Reads in Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Kalsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Kiiskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI: Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Philadelphie, United States. pp.246-260, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04241-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehrlichia Ruminantium Genome Segmentations Reveal Novel Homologous Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Africa ASBCB Joint Conference on Bioinformatics of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00491362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD'09: Statistical Methods for Post-genomic Data Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Nouveaux Séquenceurs (NGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of a Locus of Fertility Restoration in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2008 - 9es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SAGE Tags to Predict Genomic Transcribed Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2008 - 9es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Process of a Tetranucleotide Microsatellite Locus in Acipenseriforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIEP: Mathematics and Informatics in Evolution and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Martin de Londres, France. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex domain architecture in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of the Restorer and a non-restorer Allelic Rfo Locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFBV'07: VIIe Colloque National de la Société Française de Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Versailles, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of Periods in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Algorithms on Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Turku, Finland. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of four polymorphic minisatellites suggests frequent genetic exchanges among House Mouse subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma R Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec J Jeffreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome annotation using tandem SAGE tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion satellite "Transcriptome et bioinformatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of very short microsatellites are not consistent with a neutral model of apparition by substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacque-Monod: "Evolutionary Genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de marqueurs minisatellites variables suggèrent de fréquents échanges génétiques entre sous-espèces de la souris commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique, Modélisation des Systèmes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detection of Recombination in Minisatellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezekiel Adebiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Southern African Bioinformatics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Johannesburg, South-Africa, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minisatellite Markers Reveals Frequent Genetic Exchanges among House Mouse Subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ALPHY - Génomique Evolutive, Bioinformatique, Alignement et Phylogénie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Repeats Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern African Bioinformatics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Johannesburg, South Africa. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting microsatellites within genomes: no exact solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling an Interval of the Discrete Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Barcelona, Spain. pp.117-128, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11780441_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Transcriptome Annotation using Tandem SAGE Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Data Compression to Optimally Locate Regular Segments in Sequences. Application to DNA Sequence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT'05: 26th Symposium on Information Theory in the Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruxelles (Belgique), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Optimal Spaced Seed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jeju City, South Korea. pp.144-155, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496656_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des génomes: Quels enjeux algorithmiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des ASTI : Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat (PPR) Protein Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecharny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexities of the Centre and Median String Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Morelia, Mexico. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Séquences avec Amplifications et Contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 - 4e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2002 - 6th International Conference on Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Whashington, DC, United States. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00090351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2002 - 3es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, St Malo, France. pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Duplication et Répétitions en Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle du Groupe de Génétique et Biologie des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Duplication et Répétitions en Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Méchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 61/238 315 - WO2011023827 (A1). 2011, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Méchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 61/238 315 - WO2011023827 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear time algorithm for Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBC; LIRMM. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-14004, LIRMM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00950983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Shortest Superstring is 2-approximable by a greedy algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-14009, LIRMM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01070596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of greedy algorithms for Max-ATSP, Maximal Compression, and Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-14001, 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00932660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling an Interval of the Discrete Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05019, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longest Common Subsequence Problem for Unoriented and Cyclic Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 04003, LIRMM. 2004, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Réunion des Actions Spécifiques &amp;quot;Algorithmes et Séquences&amp;quot; et Indexation de Texte et Découverte de Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03032, 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Aspects of Tandem Repeats Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03017, 2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~rivals/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05212128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Moutet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012585" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05393312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sweering" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-025-01295-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Attina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mateus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c02635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03778953v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Romashchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2023.3278049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M. Sauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;novas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Shams-Eldin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04430-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cazaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.2016203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523177v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Therizols" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bash-Imam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27847-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03761119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izoudine Blaise Koumare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01526" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Scholz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa657" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01674319v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105862" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01980994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01617207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.06.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02383488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oldfield" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Henriques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Kumar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Burkholder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Cinghu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10905-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marschall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abeel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dijkstra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01612258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4120-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Salmela" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Walve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Ukkonen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw062" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672315v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Dwivedi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuehn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2140-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmijn A Baaijens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sch&#246;nhuth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.215038.116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01525995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1103-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keyser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Hollard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gonzalez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fausser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0385" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1300" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01082098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.07.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu538" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-3-r30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00712653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.290" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0126" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vigneron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.121830.111" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Chang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-011-0055-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2BD9508C530EDBFD1AC74681F4A882DBC9B3C78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757983v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.289" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr177" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-242" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490860v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Hern&#225;ndez Mora" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Budar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-35" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493962v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511509v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2007.10.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.10.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193283v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma R Grant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec J Jeffreys" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-5-r80" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194110v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Adebiyi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pecharrom&#224;n P&#233;rez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm495" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193269v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-125" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.077826" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/117693430600200025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2004.08.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410400239X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delgrange" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Rahmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-3165(03)00123-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4TBWRQM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/565196.565205" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548302005473" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4S61288P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05234210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05392211v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05236172v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0218-9_28" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05388107v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_19" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04831119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04829668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04777487v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Gabory" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Verbeek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03780386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ICALP.2023.100" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03431830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsoo Park" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Gwan Park" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03014336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59212-7_20" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02382066v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.24" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388116v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01967466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621093" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01929399v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2018.18" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01843225v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2018.21" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01951492v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093302v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2017.39" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791974v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijus Simonaitis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67979-2_8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01314330v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.79" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445496v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446428v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446431v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955978v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286788v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01185688v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224319v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01081429v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176768v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397406v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806103v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00938959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832551v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560731v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832549v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00659473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2011.96" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00527915v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_14" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832548v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833124v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407173v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kalsi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Kiiskinen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04241-6_21" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00491362v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345813v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343902v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343895v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193520v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195503v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203886v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195524v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193849v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203923v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756290v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120164v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120188v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780441_12" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106048v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106467v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delgrange" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106448v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496656_13" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106555v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269556v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269459v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090351v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268469v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191527v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269317v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832553v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#233;chali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102676v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240278v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950983v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01070596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932660v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109196v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269557v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191958v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~rivals/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05393312v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sweering" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-025-01295-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05212128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Moutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012585" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Attina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mateus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c02635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03778953v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Romashchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2023.3278049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M. Sauer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;novas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Shams-Eldin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04430-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cazaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523177v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Therizols" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bash-Imam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27847-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.2016203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03761119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izoudine Blaise Koumare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01526" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01674319v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105862" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa657" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Scholz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01617207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02383488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oldfield" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Henriques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Kumar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Burkholder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Cinghu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10905-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01980994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marschall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abeel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dijkstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Salmela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Walve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Ukkonen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw321" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Dwivedi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuehn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2140-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmijn A Baaijens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sch&#246;nhuth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.215038.116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01612258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4120-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01525995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1103-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keyser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Hollard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gonzalez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fausser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0385" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1300" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01082098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.07.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu538" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-3-r30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00712653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631491v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vigneron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.121830.111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.288" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Chang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-011-0055-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2BD9508C530EDBFD1AC74681F4A882DBC9B3C78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.289" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632958v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-242" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr177" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757979v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.290" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511509v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490860v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Hern&#225;ndez Mora" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Budar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-35" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2007.10.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193291v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pecharrom&#224;n P&#233;rez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm495" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-125" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Adebiyi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.10.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma R Grant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec J Jeffreys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-5-r80" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.077826" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/117693430600200025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2004.08.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410400239X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delgrange" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/565196.565205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Rahmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548302005473" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4S61288P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-3165(03)00123-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4TBWRQM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05392211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05236172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0218-9_28" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05388107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_19" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05234210v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04831119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04829668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03780386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ICALP.2023.100" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04777487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Gabory" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Verbeek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03431830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsoo Park" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Gwan Park" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03014336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59212-7_20" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02382066v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.24" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388116v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01843225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2018.21" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01951492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01967466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621093" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01929399v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2018.18" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093302v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2017.39" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791974v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijus Simonaitis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67979-2_8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446428v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445496v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01314330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.79" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01185688v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224319v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397406v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176768v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01081429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_10" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806103v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00938959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832551v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832549v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00659473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2011.96" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832548v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00527915v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_14" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833124v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kalsi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Kiiskinen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04241-6_21" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00491362v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345813v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203886v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193520v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195503v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203923v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193841v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193849v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195524v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120181v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780441_12" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106467v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delgrange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106448v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496656_13" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106555v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106048v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269556v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269459v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090351v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268469v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191527v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269427v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832553v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#233;chali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102676v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240278v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950983v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01070596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932660v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109196v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191958v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269557v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>