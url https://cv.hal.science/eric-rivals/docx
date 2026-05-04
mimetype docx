--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Rivals </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Research Director & Head of GDR Bioinformatique Moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LIRMM - UMR 5506 CNRS & Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lirmm.fr/~rivals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Habilitation, University of Montpellier 2</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Algorithms for sequence analysis in bioinformatics. Periodicity and repeats.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 Postdoctoral fellow at the Deutsches Krebsforschung Zentrum (Heidelberg)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">by Dr. Martin Vingron, group Theoretical BioInformatik</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fast algorithms for similarity search, Development of a gene index</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1996 PhD in Computer Science, University of Lille I</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LIFL (Fundamental Computer Science Laboratory of Lille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Number of Period sets in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (5), pp.690-711. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-025-01295-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05393312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Leriem Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms to reconstruct past indels: the deletion-only parsimony problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (7), pp.e1012585. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05212128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry-Based Pipeline for Identifying RNA Modifications Involved in a Functional Process: Application to Cancer Cell Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (5), pp.1825-1833. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Phylo-k-mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (5), pp.2889-2897. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2023.3278049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03778953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical modeling of ribosomes along messenger RNA: estimating kinetic rates from ribosome profiling experiments with a ballistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dorignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahaya Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (10), pp.e1011522. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GPI, a highly sensitive and accurate predictor of GPI-anchored proteins, reveals the composition and evolution of the GPI proteome in Plasmodium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena M. Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Shams-Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04430-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIK: Precise and scalable evolutionary placement with informative k-mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (12), pp. btad692. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dipwmsearch: a python package for searching di-PWM motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.btad141. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03834008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of ribosome function upon 5-fluorouracil treatment favors cancer cell drug-tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Therizols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Bash-Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.173-187. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27847-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted functions of the Fat mass and Obesity-associated protein (FTO) in normal and cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2021.2016203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis of RNA Chemistry Marks Uncovers Epitranscriptomics-Based Biomarker Signature for Adult Diffuse Glioma Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izoudine Blaise Koumare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (35), pp.11967-11972. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c01526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03761119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTO-mediated cytoplasmic m6Am demethylation adjusts stem-like properties in colorectal cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrinne Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1716. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Overlap Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.#105862. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01674319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEWO: a collection of workflows to benchmark phylogenetic placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (21), pp.5264-5266. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid screening and detection of inter-type viral recombinants using phylo- $k$ -mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.#btaa1020. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking indexing data structures to de Bruijn graphs: Construction and update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.165-183. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01617207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF-Y controls fidelity of transcription initiation at gene promoters through maintenance of the nucleosome-depleted region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telmo Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhirendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam B Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Cinghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3072. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-10905-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02383488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (17), pp.3163-3165. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01980994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between superstring and compression measures: New insights on the greedy conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 245, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational pan-genomics: status, promises and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manja Marz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas E. Dutilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.118-135. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate self-correction of errors in long reads using de Bruijn graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Walve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esko Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (6), pp.799-806. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribo-seq enlightens codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.303-210. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsw062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Krasovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheree Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (7), pp.e1700239. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1700239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01842137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of Plasmodium falciparum subpopulations associated with artemisinin resistance in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimol Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.493. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2140-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01672315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of viral quasispecies using overlap graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmijn A Baaijens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zine El Aabidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schönhuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.835-848. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.215038.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01693168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cacao Criollo genome v2.0: an improved version of the genome for genetic and functional genomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.730-739. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4120-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01612258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear time algorithm for Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01525995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of greedy algorithms for approximating Max-ATSP, Cyclic Cover, and superstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read mapping on de Bruijn graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-1103-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancient Yakuts: a population genetic enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Discussion meeting issue ‘Ancient DNA: the first three decades’, 370 (1660), pp.20130385. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved genome of the model marine alga [i]Ostreococcus tauri[/i] unfolds by assessing Illumina [i]de novo[/i] assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Yves Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DGE and RNA-sequencing data to identify new polyA+ non-coding transcripts in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (5), pp.2820-2832. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Prdm9 Zinc Finger Array in Wild Mice Unravels New Facets of the Evolutionary Turnover of this Coding Minisatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dunoyer de Segonzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Garres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85021. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse engineering of compact suffix trees and links: A novel algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, StringMasters 2012 &amp; 2013 Special Issue (Volume 1), 28, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: accurate and efficient long read error correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (24), pp.3506-3514. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01100451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAC: an integrated approach to the analysis of RNA-seq reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.R30. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-3-r30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00850972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Indexing Solution to Mine Huge Genomic Sequence Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00712653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel definition and algorithm for chaining fragments with proportional overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Scale Analysis of Metazoan Replication Origins Reveals their Organization in Specific but Flexible Sites Defined by Conserved Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (9), pp.1438-1449. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.121830.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00631491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital gene expression data, cross-species conservation and noncoding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Process of a Tetranucleotide Microsatellite Locus in Acipenseriformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (2), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12041-011-0055-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00618055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Large Read Collections in Main Memory: A Versatile data Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.242-258. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative Approach to Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (15), pp.e101. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00620931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorial and integrated method to analyse RNA-seq reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Slippage Occurs at Microsatellite Loci without Minimal Threshold Length in Humans: A Comparative Genomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.325-335. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Bacterial Genome Comparison Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.017-018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00511509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Two Alleles Reveals That Intra-and Intergenic Recombination Played a Role in the Evolution of the Radish Fertility Eestorer (Rfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (n° article:35), pp.35. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00490860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (15 e104), pp.11. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Optimal Spaced Seed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (5), pp.831-849. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Annotation using Tandem SAGE Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (17), pp.e108. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Microsatellites within Genomes: Significant Variation Among Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.125. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Recombination in Variable Number Tandem Repeat Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezekiel Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longest Common Subsequence Problem for Unoriented and Cyclic Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 370 (1-3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2006.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-wide distribution of highly polymorphic minisatellite markers suggests past and present genetic exchanges among House Mouse subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma R Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec J Jeffreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.R80. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2007-8-5-r80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecharny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141, pp.825-839. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.077826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Specific Alignment Method for Minisatellite Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.327-344. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/117693430600200025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness Results for the Center and Median String Problems under the Weighted and Unweighted Edit Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2-4), pp.390-415. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2004.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Algorithmic Aspects of Tandem Repeats Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.225-257. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012905410400239X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR: An Algorithm to Search for Tandem Approximate Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (16), pp.2812-2820. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bth335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3-4), pp. 357-372. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Distribution of the Number of Missing Words in Random Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Rahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548302005473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of Periods in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Rahmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104 (1), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-3165(03)00123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the enumeration of b-canonical words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05392211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Overlapping Pairs of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2025 - 31st International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Electronic Science and Technology of China, Aug 2025, Chengdu, China. pp.381-395, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-0218-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05236172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Computation of the Set of Period Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM 2025 - 50th International Conference on Current Trends in Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comenius University, Bratislava, Slovakia, Jan 2025, Bratislava, Slovakia. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82697-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of test instances for string algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Société Française de BioInformatique (SFBI), Jul 2025, Bordeaux &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05234210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting overlapping pairs of strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA, Univ Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04831119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental computation of the set of period sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04829668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the number of period sets in strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages, and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.100:1-100:14, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.ICALP.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity of Degenerate Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estéban Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC 2023 - 27th Prague Stringology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04777487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of epitranscriptome for grading of glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Cancer genomics and epitranscriptomics: from the bench to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comprehensive Cancer Center (CIC), University of Salamanca, Nov 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04287393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Time Algorithm for Constructing Hierarchical Overlap Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Gwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2021 - 32nd Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science of University of Wrocław, Poland., Jul 2021, Wrocław, Poland. pp.22:1--22:9, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03431830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Construction of Hierarchical Overlap Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Gwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIRE 2020 - 27th International Symposium on String Processing and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Orlando, FL, United States. pp.277-290, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59212-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03014336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking BWT and XBW via Aho-Corasick Automaton: Applications to Run-Length Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2019 - 30th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2019, Pise, Italy. pp.24:1--24:20, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02382066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance text indexing and applications in life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-France Bilateral International Meeting on High Performance Computing and Biomathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Chicheley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and challenges of Computational Pan-Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LifeTime UnConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Regulació Genòmica (CRG); centro nacional de análisis genómico (CNAG), Jul 2019, Barelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02388116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pan-Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangénomique végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Biotechnologies Vertes, INRA, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02387894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrings with multiplicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Qingdao University, Jul 2018, Qingdao, China. pp.21:1-21:16, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2018.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01843225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données génomiques massives : applications, enjeux computationnels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science, Open Access, Open Data et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01951492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate genome-scale identification of DNA-binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2018 - 12th IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp.201-205, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2018.8621093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01967466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical lower and upper bounds for the Shortest Linear Superstring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA: Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, L'Aquilla, Italy. pp.18:1--18:14, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2018.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01929399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Compressed Affix Tree Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2017, Snowbird, UT, United States. pp.102-111, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Scenarios Guided by Chromatin Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pijus Simonaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister M. Swenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67979-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstring Graph: A New Approach for Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sacomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Bergamo, Jul 2016, Bergamo, Italy. pp.39-52, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and non hybrid error correction for long reads: LoRDEC and LoRMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colib’read workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Colib'read, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: a tool for correcting errors in long sequencing reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Master BCD, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for non-hybrid correction of long noisy reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Sexton, Jul 2016, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortest DNA cyclic cover in compressed space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Snowbird, UT, United States. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2016.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01314330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining et Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre Eveline Markiewicz sur les urgences et complications sévères chez le patient cancéreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Lung Cancer Working Party &amp; Institut Jules Bordet, Nov 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01286788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of long sequencing reads: a novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG N2N: Bioinformatics Institute Ghent "From Nucleotides to Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Bioinformatics Institute Ghent, May 2015, Gand, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01185688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: a tool for correcting errors in long sequencing reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCB: German Conference on Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Alliance Ruhr, Sep 2015, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01224319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a de Bruijn Graph for Assembly from a Truncated Suffix Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATA: Language and Automata Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15579-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of polymorphisms identified by NGS approaches in P.falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimol Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Greedy Algorithms for Max-ATSP, Maximal Compression, Maximal Cycle Cover, and Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC: Prague Stringology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, Sep 2014, Prague, Czech Republic. pp.148-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01100683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis computationnels des séquençage et phénotypage haut débit en science de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Big Data - 2ème journées - Principaux Défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICube, Nov 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01176768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moscow State University, Jun 2014, Moscow, Russia. pp.89-99, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01081429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Versatile k-mer Indexing for High-Throughput Sequencing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA'2013: International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Charlotte, NC, United States. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Assembly De Bruijn Graph from an Implicit Suffix Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Workshop on the Storage, Search and Annotation of Multiple Similar Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00938959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genomic data from high throughput sequencing: concepts and basic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogenomics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAC: A multi-purpose program to analyse large read collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse bio-informatique des données NGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Institut Pasteur de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution to index large set of short reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seqBi11 - Workshop Algorithmique, combinatoire du texte et applications en bio-informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Common Intervals in Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM'11: Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Atlanta, United States. pp.131-134, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2011.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00659473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to read analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIX Bioinformatics Colloquium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Definition and Algorithm for Chaining Fragments with Proportional Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the transcriptomic repertoire based on High Throughput Sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2009 du GDR de Bioinformatique Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00833124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSCAN: Fast Localisation of Multiple Reads in Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Kalsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Kiiskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI: Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Philadelphie, United States. pp.246-260, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04241-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehrlichia Ruminantium Genome Segmentations Reveal Novel Homologous Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Africa ASBCB Joint Conference on Bioinformatics of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00491362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD'09: Statistical Methods for Post-genomic Data Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Nouveaux Séquenceurs (NGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of a Locus of Fertility Restoration in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2008 - 9es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SAGE Tags to Predict Genomic Transcribed Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2008 - 9es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Process of a Tetranucleotide Microsatellite Locus in Acipenseriforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIEP: Mathematics and Informatics in Evolution and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Martin de Londres, France. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex domain architecture in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of the Restorer and a non-restorer Allelic Rfo Locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFBV'07: VIIe Colloque National de la Société Française de Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Versailles, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of Periods in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Algorithms on Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Turku, Finland. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of four polymorphic minisatellites suggests frequent genetic exchanges among House Mouse subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma R Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec J Jeffreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome annotation using tandem SAGE tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion satellite "Transcriptome et bioinformatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of very short microsatellites are not consistent with a neutral model of apparition by substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacque-Monod: "Evolutionary Genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de marqueurs minisatellites variables suggèrent de fréquents échanges génétiques entre sous-espèces de la souris commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique, Modélisation des Systèmes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detection of Recombination in Minisatellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezekiel Adebiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Southern African Bioinformatics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Johannesburg, South-Africa, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minisatellite Markers Reveals Frequent Genetic Exchanges among House Mouse Subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ALPHY - Génomique Evolutive, Bioinformatique, Alignement et Phylogénie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Repeats Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern African Bioinformatics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Johannesburg, South Africa. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting microsatellites within genomes: no exact solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling an Interval of the Discrete Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Barcelona, Spain. pp.117-128, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11780441_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Transcriptome Annotation using Tandem SAGE Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Data Compression to Optimally Locate Regular Segments in Sequences. Application to DNA Sequence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT'05: 26th Symposium on Information Theory in the Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruxelles (Belgique), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Optimal Spaced Seed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jeju City, South Korea. pp.144-155, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496656_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des génomes: Quels enjeux algorithmiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des ASTI : Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat (PPR) Protein Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecharny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexities of the Centre and Median String Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Morelia, Mexico. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Séquences avec Amplifications et Contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 - 4e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2002 - 6th International Conference on Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Whashington, DC, United States. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00090351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2002 - 3es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, St Malo, France. pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Duplication et Répétitions en Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle du Groupe de Génétique et Biologie des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Duplication et Répétitions en Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Méchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 61/238 315 - WO2011023827 (A1). 2011, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Méchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 61/238 315 - WO2011023827 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear time algorithm for Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBC; LIRMM. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-14004, LIRMM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00950983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Shortest Superstring is 2-approximable by a greedy algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-14009, LIRMM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01070596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of greedy algorithms for Max-ATSP, Maximal Compression, and Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-14001, 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00932660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling an Interval of the Discrete Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05019, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longest Common Subsequence Problem for Unoriented and Cyclic Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 04003, LIRMM. 2004, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Réunion des Actions Spécifiques &amp;quot;Algorithmes et Séquences&amp;quot; et Indexation de Texte et Découverte de Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03032, 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Aspects of Tandem Repeats Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03017, 2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.145833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Rivals </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Research Director & Head of GDR Bioinformatique Moléculaire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LIRMM - UMR 5506 CNRS & Université de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lirmm.fr/~rivals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Habilitation, University of Montpellier 2</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Algorithms for sequence analysis in bioinformatics. Periodicity and repeats.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 Postdoctoral fellow at the Deutsches Krebsforschung Zentrum (Heidelberg)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">by Dr. Martin Vingron, group Theoretical BioInformatik</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fast algorithms for similarity search, Development of a gene index</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1996 PhD in Computer Science, University of Lille I</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">LIFL (Fundamental Computer Science Laboratory of Lille)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miss Leriem Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Number of Period sets in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (5), pp.690-711. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-025-01295-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05393312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms to reconstruct past indels: the deletion-only parsimony problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (7), pp.e1012585. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05212128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry-Based Pipeline for Identifying RNA Modifications Involved in a Functional Process: Application to Cancer Cell Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (5), pp.1825-1833. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical modeling of ribosomes along messenger RNA: estimating kinetic rates from ribosome profiling experiments with a ballistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dorignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahaya Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (10), pp.e1011522. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-GPI, a highly sensitive and accurate predictor of GPI-anchored proteins, reveals the composition and evolution of the GPI proteome in Plasmodium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena M. Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosam Shams-Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04430-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03962752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Phylo-k-mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (5), pp.2889-2897. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2023.3278049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03778953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPIK: Precise and scalable evolutionary placement with informative k-mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (12), pp. btad692. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dipwmsearch: a python package for searching di-PWM motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.btad141. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btad141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03834008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted functions of the Fat mass and Obesity-associated protein (FTO) in normal and cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2021.2016203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of ribosome function upon 5-fluorouracil treatment favors cancer cell drug-tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Therizols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Bash-Imam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Panthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.173-187. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27847-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Analysis of RNA Chemistry Marks Uncovers Epitranscriptomics-Based Biomarker Signature for Adult Diffuse Glioma Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izoudine Blaise Koumare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (35), pp.11967-11972. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c01526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03761119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTO-mediated cytoplasmic m6Am demethylation adjusts stem-like properties in colorectal cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Relier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrinne Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1716. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Overlap Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.#105862. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01674319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEWO: a collection of workflows to benchmark phylogenetic placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (21), pp.5264-5266. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid screening and detection of inter-type viral recombinants using phylo- $k$ -mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Romashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.#btaa1020. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking indexing data structures to de Bruijn graphs: Construction and update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.165-183. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01617207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF-Y controls fidelity of transcription initiation at gene promoters through maintenance of the nucleosome-depleted region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telmo Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhirendra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam B Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Cinghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3072. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-10905-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02383488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAPONY: visualization and interpretation of phylogeographic information on phylogenetic trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (17), pp.3163-3165. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01980994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between superstring and compression measures: New insights on the greedy conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 245, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational pan-genomics: status, promises and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manja Marz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas E. Dutilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.118-135. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbw089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of picophytoplankton unveils novel chromosome hypervariability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Krasovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheree Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (7), pp.e1700239. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1700239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01842137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate self-correction of errors in long reads using de Bruijn graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Walve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esko Ukkonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (6), pp.799-806. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btw321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribo-seq enlightens codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Paulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.303-210. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsw062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01610054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of Plasmodium falciparum subpopulations associated with artemisinin resistance in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barry Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimol Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.493. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2140-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01672315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly of viral quasispecies using overlap graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmijn A Baaijens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zine El Aabidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schönhuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (5), pp.835-848. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.215038.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01693168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cacao Criollo genome v2.0: an improved version of the genome for genetic and functional genomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.730-739. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4120-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01612258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of greedy algorithms for approximating Max-ATSP, Cyclic Cover, and superstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 212, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear time algorithm for Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01525995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read mapping on de Bruijn graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Limasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-1103-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancient Yakuts: a population genetic enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Discussion meeting issue ‘Ancient DNA: the first three decades’, 370 (1660), pp.20130385. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved genome of the model marine alga [i]Ostreococcus tauri[/i] unfolds by assessing Illumina [i]de novo[/i] assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Yves Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DGE and RNA-sequencing data to identify new polyA+ non-coding transcripts in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (5), pp.2820-2832. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse engineering of compact suffix trees and links: A novel algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, StringMasters 2012 &amp; 2013 Special Issue (Volume 1), 28, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Prdm9 Zinc Finger Array in Wild Mice Unravels New Facets of the Evolutionary Turnover of this Coding Minisatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dunoyer de Segonzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Garres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85021. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: accurate and efficient long read error correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (24), pp.3506-3514. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01100451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAC: an integrated approach to the analysis of RNA-seq reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.R30. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-3-r30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00850972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Indexing Solution to Mine Huge Genomic Sequence Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00712653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Scale Analysis of Metazoan Replication Origins Reveals their Organization in Specific but Flexible Sites Defined by Conserved Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (9), pp.1438-1449. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.121830.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00631491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital gene expression data, cross-species conservation and noncoding RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel definition and algorithm for chaining fragments with proportional overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Process of a Tetranucleotide Microsatellite Locus in Acipenseriformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovan Lek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (2), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12041-011-0055-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00618055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative Approach to Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (15), pp.e101. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00620931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Large Read Collections in Main Memory: A Versatile data Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.242-258. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-12-242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combinatorial and integrated method to analyse RNA-seq reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet.journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (Supplement B), pp.1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14806/ej.17.B.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Bacterial Genome Comparison Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.017-018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00511509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Slippage Occurs at Microsatellite Loci without Minimal Threshold Length in Humans: A Comparative Genomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.325-335. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Analysis of Two Alleles Reveals That Intra-and Intergenic Recombination Played a Role in the Evolution of the Radish Fertility Eestorer (Rfo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (n° article:35), pp.35. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00490860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (15 e104), pp.11. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Optimal Spaced Seed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (5), pp.831-849. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Annotation using Tandem SAGE Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (17), pp.e108. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Microsatellites within Genomes: Significant Variation Among Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.125. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-8-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-wide distribution of highly polymorphic minisatellite markers suggests past and present genetic exchanges among House Mouse subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma R Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec J Jeffreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.R80. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2007-8-5-r80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Recombination in Variable Number Tandem Repeat Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezekiel Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longest Common Subsequence Problem for Unoriented and Cyclic Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 370 (1-3), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2006.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecharny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 141, pp.825-839. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.077826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Specific Alignment Method for Minisatellite Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.327-344. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/117693430600200025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness Results for the Center and Median String Problems under the Weighted and Unweighted Edit Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2-4), pp.390-415. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2004.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Algorithmic Aspects of Tandem Repeats Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.225-257. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012905410400239X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR: An Algorithm to Search for Tandem Approximate Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (16), pp.2812-2820. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bth335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3-4), pp. 357-372. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Distribution of the Number of Missing Words in Random Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Rahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548302005473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of Periods in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Rahmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104 (1), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-3165(03)00123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Overlapping Pairs of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOON 2025 - 31st International Computing and Combinatorics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Electronic Science and Technology of China, Aug 2025, Chengdu, China. pp.381-395, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-0218-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05236172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the enumeration of b-canonical words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025 - Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05392211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Computation of the Set of Period Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM 2025 - 50th International Conference on Current Trends in Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comenius University, Bratislava, Slovakia, Jan 2025, Bratislava, Slovakia. pp.254-268, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82697-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05388107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of test instances for string algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Société Française de BioInformatique (SFBI), Jul 2025, Bordeaux &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05234210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting overlapping pairs of strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA, Univ Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04831119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental computation of the set of period sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04829668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the number of period sets in strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages, and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.100:1-100:14, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.ICALP.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity of Degenerate Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estéban Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sweering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC 2023 - 27th Prague Stringology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04777487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of epitranscriptome for grading of glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Cancer genomics and epitranscriptomics: from the bench to the clinic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comprehensive Cancer Center (CIC), University of Salamanca, Nov 2022, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04287393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Time Algorithm for Constructing Hierarchical Overlap Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Gwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2021 - 32nd Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science of University of Wrocław, Poland., Jul 2021, Wrocław, Poland. pp.22:1--22:9, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03431830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Construction of Hierarchical Overlap Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Gwan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunsoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIRE 2020 - 27th International Symposium on String Processing and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Orlando, FL, United States. pp.277-290, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59212-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03014336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance text indexing and applications in life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-France Bilateral International Meeting on High Performance Computing and Biomathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Chicheley, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and challenges of Computational Pan-Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LifeTime UnConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Regulació Genòmica (CRG); centro nacional de análisis genómico (CNAG), Jul 2019, Barelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02388116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking BWT and XBW via Aho-Corasick Automaton: Applications to Run-Length Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2019 - 30th Annual Symposium on Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2019, Pise, Italy. pp.24:1--24:20, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02382066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pan-Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangénomique végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Biotechnologies Vertes, INRA, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02387894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstrings with multiplicities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Qingdao University, Jul 2018, Qingdao, China. pp.21:1-21:16, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2018.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01843225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données génomiques massives : applications, enjeux computationnels et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science, Open Access, Open Data et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01951492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate genome-scale identification of DNA-binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2018 - 12th IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp.201-205, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2018.8621093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01967466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical lower and upper bounds for the Shortest Linear Superstring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA: Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, L'Aquilla, Italy. pp.18:1--18:14, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2018.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01929399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Scenarios Guided by Chromatin Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pijus Simonaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister M. Swenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67979-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Compressed Affix Tree Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2017, Snowbird, UT, United States. pp.102-111, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02093302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstring Graph: A New Approach for Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sacomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Bergamo, Jul 2016, Bergamo, Italy. pp.39-52, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and non hybrid error correction for long reads: LoRDEC and LoRMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colib’read workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Colib'read, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: a tool for correcting errors in long sequencing reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Master BCD, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for non-hybrid correction of long noisy reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Sexton, Jul 2016, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortest DNA cyclic cover in compressed space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cánovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC: Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Snowbird, UT, United States. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2016.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01314330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of long sequencing reads: a novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG N2N: Bioinformatics Institute Ghent "From Nucleotides to Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Bioinformatics Institute Ghent, May 2015, Gand, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01185688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining et Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre Eveline Markiewicz sur les urgences et complications sévères chez le patient cancéreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Lung Cancer Working Party &amp; Institut Jules Bordet, Nov 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01286788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRDEC: a tool for correcting errors in long sequencing reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCB: German Conference on Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Alliance Ruhr, Sep 2015, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01224319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a de Bruijn Graph for Assembly from a Truncated Suffix Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATA: Language and Automata Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15579-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Greedy Algorithms for Max-ATSP, Maximal Compression, Maximal Cycle Cover, and Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC: Prague Stringology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, Sep 2014, Prague, Czech Republic. pp.148-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01100683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of polymorphisms identified by NGS approaches in P.falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimol Khim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01397406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis computationnels des séquençage et phénotypage haut débit en science de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Big Data - 2ème journées - Principaux Défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICube, Nov 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01176768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moscow State University, Jun 2014, Moscow, Russia. pp.89-99, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01081429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Versatile k-mer Indexing for High-Throughput Sequencing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Välimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBRA'2013: International Symposium on Bioinformatics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Charlotte, NC, United States. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Assembly De Bruijn Graph from an Implicit Suffix Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Workshop on the Storage, Search and Annotation of Multiple Similar Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00938959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genomic data from high throughput sequencing: concepts and basic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogenomics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAC: A multi-purpose program to analyse large read collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse bio-informatique des données NGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Institut Pasteur de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution to index large set of short reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seqBi11 - Workshop Algorithmique, combinatoire du texte et applications en bio-informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Common Intervals in Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM'11: Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Atlanta, United States. pp.131-134, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2011.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00659473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to read analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIX Bioinformatics Colloquium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Definition and Algorithm for Chaining Fragments with Proportional Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the transcriptomic repertoire based on High Throughput Sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2009 du GDR de Bioinformatique Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00833124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSCAN: Fast Localisation of Multiple Reads in Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Kalsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petteri Kiiskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI: Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Philadelphie, United States. pp.246-260, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04241-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehrlichia Ruminantium Genome Segmentations Reveal Novel Homologous Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Africa ASBCB Joint Conference on Bioinformatics of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00491362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorma Tarhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Commes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD'09: Statistical Methods for Post-genomic Data Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Nouveaux Séquenceurs (NGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of a Locus of Fertility Restoration in Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2008 - 9es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SAGE Tags to Predict Genomic Transcribed Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2008 - 9es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00343895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Process of a Tetranucleotide Microsatellite Locus in Acipenseriforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIEP: Mathematics and Informatics in Evolution and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Martin de Londres, France. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00345813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of four polymorphic minisatellites suggests frequent genetic exchanges among House Mouse subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Orth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma R Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec J Jeffreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex domain architecture in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of the Restorer and a non-restorer Allelic Rfo Locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Hernández Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Budar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFBV'07: VIIe Colloque National de la Société Française de Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Versailles, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of Periods in Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Algorithms on Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Turku, Finland. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome annotation using tandem SAGE tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion satellite "Transcriptome et bioinformatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of very short microsatellites are not consistent with a neutral model of apparition by substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacque-Monod: "Evolutionary Genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de marqueurs minisatellites variables suggèrent de fréquents échanges génétiques entre sous-espèces de la souris commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique, Modélisation des Systèmes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detection of Recombination in Minisatellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezekiel Adebiyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Southern African Bioinformatics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Johannesburg, South-Africa, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minisatellite Markers Reveals Frequent Genetic Exchanges among House Mouse Subspecies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ALPHY - Génomique Evolutive, Bioinformatique, Alignement et Phylogénie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Repeats Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern African Bioinformatics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Johannesburg, South Africa. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00193478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling an Interval of the Discrete Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Barcelona, Spain. pp.117-128, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11780441_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting microsatellites within genomes: no exact solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Transcriptome Annotation using Tandem SAGE Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ottones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pecharromàn Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Optimal Spaced Seed Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Jeju City, South Korea. pp.144-155, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11496656_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Data Compression to Optimally Locate Regular Segments in Sequences. Application to DNA Sequence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delgrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT'05: 26th Symposium on Information Theory in the Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruxelles (Belgique), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des génomes: Quels enjeux algorithmiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des ASTI : Sciences et Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat (PPR) Protein Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecharny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexities of the Centre and Median String Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Morelia, Mexico. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Séquences avec Amplifications et Contractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2003 - 4e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France. pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Duplication et Répétitions en Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2002 - 3es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, St Malo, France. pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2002 - 6th International Conference on Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Whashington, DC, United States. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00090351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Minisatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sèverine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle du Groupe de Génétique et Biologie des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Duplication et Répétitions en Tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Méchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 61/238 315 - WO2011023827 (A1). 2011, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Méchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 61/238 315 - WO2011023827 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear time algorithm for Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBC; LIRMM. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01240278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Indexing Data Structures to de Bruijn Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecroq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-14004, LIRMM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00950983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Shortest Superstring is 2-approximable by a greedy algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-14009, LIRMM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01070596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of greedy algorithms for Max-ATSP, Maximal Compression, and Shortest Cyclic Cover of Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-14001, 2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00932660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling an Interval of the Discrete Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05019, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longest Common Subsequence Problem for Unoriented and Cyclic Strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 04003, LIRMM. 2004, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Réunion des Actions Spécifiques &amp;quot;Algorithmes et Séquences&amp;quot; et Indexation de Texte et Découverte de Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03032, 2003, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Aspects of Tandem Repeats Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">03017, 2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~rivals/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05393312v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sweering" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-025-01295-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05212128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Moutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012585" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Attina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mateus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c02635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03778953v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Romashchenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2023.3278049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M. Sauer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;novas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Shams-Eldin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04430-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cazaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523177v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Therizols" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bash-Imam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27847-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.2016203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03761119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izoudine Blaise Koumare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01526" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01674319v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105862" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa657" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Scholz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01617207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02383488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oldfield" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Henriques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Kumar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Burkholder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Cinghu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10905-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01980994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marschall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abeel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dijkstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Salmela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Walve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Ukkonen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw321" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Dwivedi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuehn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2140-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmijn A Baaijens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sch&#246;nhuth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.215038.116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01612258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4120-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01525995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1103-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keyser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Hollard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gonzalez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fausser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0385" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1300" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01082098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.07.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu538" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-3-r30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00712653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631491v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vigneron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.121830.111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.288" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Chang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-011-0055-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2BD9508C530EDBFD1AC74681F4A882DBC9B3C78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.289" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632958v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-242" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr177" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757979v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.290" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511509v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490860v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Hern&#225;ndez Mora" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Budar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-35" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2007.10.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193291v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pecharrom&#224;n P&#233;rez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm495" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-125" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Adebiyi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.10.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma R Grant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec J Jeffreys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-5-r80" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.077826" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/117693430600200025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2004.08.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410400239X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delgrange" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/565196.565205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Rahmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548302005473" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4S61288P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-3165(03)00123-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4TBWRQM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05392211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05236172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0218-9_28" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05388107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_19" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05234210v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04831119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04829668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03780386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ICALP.2023.100" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04777487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Gabory" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Verbeek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03431830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsoo Park" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Gwan Park" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03014336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59212-7_20" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02382066v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.24" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388116v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01843225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2018.21" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01951492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01967466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621093" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01929399v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2018.18" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093302v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2017.39" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791974v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijus Simonaitis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67979-2_8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446428v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445496v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01314330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.79" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01185688v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224319v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397406v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176768v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01081429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_10" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806103v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00938959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832551v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832549v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00659473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2011.96" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832548v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00527915v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_14" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833124v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kalsi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Kiiskinen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04241-6_21" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00491362v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345813v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203886v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193520v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195503v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203923v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193841v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193849v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195524v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120181v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780441_12" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106467v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delgrange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106448v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496656_13" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106555v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106048v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269556v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269459v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090351v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268469v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191527v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269427v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832553v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#233;chali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102676v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240278v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950983v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01070596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932660v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109196v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191958v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269557v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~rivals/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05393312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sweering" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-025-01295-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05212128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Moutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012585" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Attina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mateus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c02635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M. Sauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;novas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Shams-Eldin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04430-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03778953v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Romashchenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2023.3278049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04308461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cazaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.2016203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523177v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Therizols" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bash-Imam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27847-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03761119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izoudine Blaise Koumare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01526" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01674319v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105862" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa657" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Scholz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01617207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02383488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oldfield" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Henriques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhirendra Kumar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Burkholder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Cinghu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10905-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01980994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marschall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abeel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dijkstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01842137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hebrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desgranges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700239" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Salmela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Walve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Ukkonen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw321" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610054v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsw062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Dwivedi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuehn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2140-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmijn A Baaijens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sch&#246;nhuth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.215038.116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01612258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4120-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01525995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1103-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keyser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Hollard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gonzalez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fausser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0385" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1300" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01082098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.07.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu538" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-3-r30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00712653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vigneron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.121830.111" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757989v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.288" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0126" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Shao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Chang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-011-0055-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2BD9508C530EDBFD1AC74681F4A882DBC9B3C78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.289" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr177" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-242" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757979v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14806/ej.17.B.290" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511509v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493962v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490860v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Hern&#225;ndez Mora" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Budar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-35" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2007.10.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193291v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lejeune" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pecharrom&#224;n P&#233;rez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm495" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-125" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193283v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma R Grant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec J Jeffreys" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2007-8-5-r80" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194110v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Adebiyi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.10.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.077826" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/117693430600200025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2004.08.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410400239X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delgrange" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/565196.565205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Rahmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548302005473" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4S61288P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-3165(03)00123-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4TBWRQM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05236172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0218-9_28" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05392211v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05388107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82697-9_19" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05234210v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04831119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04829668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03780386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ICALP.2023.100" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04777487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Gabory" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Verbeek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03431830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangsoo Park" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Gwan Park" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.22" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03014336v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59212-7_20" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093450v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388116v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02382066v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.24" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01843225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2018.21" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01951492v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01967466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621093" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01929399v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2018.18" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791974v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijus Simonaitis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67979-2_8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02093302v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2017.39" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446428v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445496v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01314330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.79" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01185688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01286788v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224319v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01100683v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397406v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01176768v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01081429v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_10" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806103v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00938959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832551v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832549v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00659473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2011.96" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832548v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00527915v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_14" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833124v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kalsi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Kiiskinen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04241-6_21" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00491362v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345813v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195503v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203886v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193520v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203923v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193841v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193849v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195524v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193478v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120188v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780441_12" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120181v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106448v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11496656_13" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106467v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delgrange" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106555v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106048v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269556v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269459v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191527v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268469v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090351v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269427v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832553v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#233;chali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102676v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01240278v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950983v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01070596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932660v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109196v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191958v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269557v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>