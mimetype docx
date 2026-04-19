--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Proposal for Fatigue Life Prediction of Carbon Black Filled Natural Rubber at Different Temperatures With an Artificial Neural Network</w:t>
+                <w:t xml:space="preserve">Inverse design of high-performance glasses through an encoder-decoder machine learning approach toward materials discovery: Application to oxynitride glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delahaye</w:t>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.70001⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, pp.121882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923127v1</w:t>
+                <w:t xml:space="preserve">hal-05493176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse design of high-performance glasses through an encoder-decoder machine learning approach toward materials discovery: Application to oxynitride glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A First Proposal for Fatigue Life Prediction of Carbon Black Filled Natural Rubber at Different Temperatures With an Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">G. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 306, pp.121882. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.e70001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493176v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging characterization of different nitrile butadiene rubbers for sealing in a pneumatic system: Linking the change of the physicochemical state to the mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -539,51 +539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (4), pp.045002. </w:t>
@@ -634,90 +634,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying hyperelastic constitutive parameters with sensitivity-based virtual fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (6), pp.e12397. </w:t>
@@ -915,64 +915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (7), pp.963-977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,64 +1006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of natural rubber under different temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,77 +1153,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INELASTIC RESPONSES OF SWOLLEN NITRILE RUBBER UNDER CYCLIC LOADING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91 (1), pp.136-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1270,64 +1270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy stored during deformation of crystallizing TPU foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmonem Lachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,77 +1391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,77 +1551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Taoufik Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98, pp.448-455. </w:t>
@@ -1659,64 +1659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric analysis of Portevin-Le Chatelier bands under equibiaxial loading conditions in Al–Mg alloys: Kinematics and mechanical dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1770,364 +1770,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical analysis of polymeric foams subjected to cyclic loading: Anelasticity, self-heating and strain-induced crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lachhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lucas</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.e12234. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578403v1</w:t>
+                <w:t xml:space="preserve">hal-01580449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of polymeric foams subjected to cyclic loading: Anelasticity, self-heating and strain-induced crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lachhab</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Mortier</w:t>
+                <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tirel</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 126, pp.19-28. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.e12234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580449v1</w:t>
+                <w:t xml:space="preserve">hal-01578403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving spatio-temporal resolution of infrared images to detect thermal activity of defect at the surface of inorganic glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2187,77 +2187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of swelling on fatigue life of elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2317,77 +2317,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of swollen elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalina Muhammad Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2428,338 +2428,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
+                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Razan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Faure</w:t>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48, pp.67-74. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.184-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963798v1</w:t>
+                <w:t xml:space="preserve">hal-03690559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
+                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45, pp.184-190. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690559v1</w:t>
+                <w:t xml:space="preserve">hal-00963798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps towards the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2978,64 +2978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental route in thermomethanics of inorganic glasses using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,90 +3108,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the mark-tracking method for optical fiber characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (7), pp.1172-1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3250,51 +3250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Digital Speckle‐Pattern Interferometry Fringe Patterns Issued from Transitory Mechanical Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brémand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3366,77 +3366,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Tg viscoelastic behaviour of chalcogenide glasses, anomalous viscous flow and stress relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3487,51 +3487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase demodulation from a single fringe pattern based on a correlation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raveth Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansopheak Seang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging Glass Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Louter; Freek Bos; Jan Belis, Jun 2024, Delf, Netherlands. </w:t>
@@ -3757,77 +3757,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of NBR: Application to O-rings used in the braking system of the French high-speed train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fralin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3887,64 +3887,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement thermo-oxydatif du NBR: application aux joints toriques utilisés dans les systèmes de freinage des trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4021,64 +4021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Nerurkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSSM 2021: 15th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual meeting, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4097,377 +4097,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Sensitivity based virtual fields for identifying hyperelastic constitutive parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+                <w:t xml:space="preserve">F. Canévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Canevet</w:t>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France. pp.45-50, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.163-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904695v1</w:t>
+                <w:t xml:space="preserve">hal-02499976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity based virtual fields for identifying hyperelastic constitutive parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Canévet</w:t>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+                <w:t xml:space="preserve">Frédéric Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.163-168, </w:t>
+              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.45-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499976v1</w:t>
+                <w:t xml:space="preserve">hal-01904695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response and energy stored during deformation of crystallizing TPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.51-56, </w:t>
@@ -4505,103 +4505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.53-57, </w:t>
@@ -4665,77 +4665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4769,77 +4769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,103 +4903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the temperature on the fatigue lifetime reinforcement of a filled NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.385-389, </w:t>
@@ -5050,77 +5050,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5180,90 +5180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative calorimetry and TSA in case of low thermal signal and strong spatial gradients: Application to glass materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.13-19, </w:t>
@@ -5301,64 +5301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorific signature of PLC bands under biaxial loading conditions in Al-Mg alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5444,64 +5444,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.455-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5552,64 +5552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5634,103 +5634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of loading rate and initial density on the mechanical response of polyurethane elastomer foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Constitutive Models for Rubbers, (ECCMR IX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
@@ -5772,90 +5772,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of cyclic deformation of glass materials: methodology and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5880,64 +5880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical study of soda lime glass from temperature measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,64 +5988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6109,64 +6109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,64 +6226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6503,51 +6503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B68F874-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00470.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1JHZTVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.004355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B68F874-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00470.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1JHZTVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.004355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>