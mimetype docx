--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -1134,693 +1134,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INELASTIC RESPONSES OF SWOLLEN NITRILE RUBBER UNDER CYCLIC LOADING</w:t>
+                <w:t xml:space="preserve">Stored energy accompanying cyclic deformation of filled rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+                <w:t xml:space="preserve">Mohammed Taoufik Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (1), pp.136-150. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.448-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/rct.18.83713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833209v1</w:t>
+                <w:t xml:space="preserve">hal-01681197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy stored during deformation of crystallizing TPU foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmonem Lachhab</w:t>
+                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Tirel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12271⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861353v1</w:t>
+                <w:t xml:space="preserve">hal-01900871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">INELASTIC RESPONSES OF SWOLLEN NITRILE RUBBER UNDER CYCLIC LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (1), pp.136-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.18.83713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900871v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stored energy accompanying cyclic deformation of filled rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy stored during deformation of crystallizing TPU foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonem Lachhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Taoufik Loukil</w:t>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Corvec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Yvon Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.448-455. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.e12271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681197v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric analysis of Portevin-Le Chatelier bands under equibiaxial loading conditions in Al–Mg alloys: Kinematics and mechanical dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.012⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.e12234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484632v1</w:t>
+                <w:t xml:space="preserve">hal-01578403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of polymeric foams subjected to cyclic loading: Anelasticity, self-heating and strain-induced crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,237 +1845,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126, pp.19-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+                <w:t xml:space="preserve">Calorimetric analysis of Portevin-Le Chatelier bands under equibiaxial loading conditions in Al–Mg alloys: Kinematics and mechanical dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lucas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Guines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.e12234. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578403v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving spatio-temporal resolution of infrared images to detect thermal activity of defect at the surface of inorganic glass</w:t>
               </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2200,51 +2200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,77 +2304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of swollen elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3366,51 +3366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Tg viscoelastic behaviour of chalcogenide glasses, anomalous viscous flow and stress relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,325 +4097,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity based virtual fields for identifying hyperelastic constitutive parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-29⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.119-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499976v1</w:t>
+                <w:t xml:space="preserve">hal-02089224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
+                <w:t xml:space="preserve">Effects of the temperature on the fatigue lifetime reinforcement of a filled NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Canevet</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.385-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904695v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response and energy stored during deformation of crystallizing TPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,1059 +4423,1059 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.51-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
+                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Canévet</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
+              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499977v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an inverse identification method for identifying constitutive parameters by metaheuristic optimization algorithm: Application to hyperelastic materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity based virtual fields for identifying hyperelastic constitutive parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_21⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.163-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172551v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
+                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Canevet</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.53-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089224v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the temperature on the fatigue lifetime reinforcement of a filled NR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Development of an inverse identification method for identifying constitutive parameters by metaheuristic optimization algorithm: Application to hyperelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.385-389, </w:t>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499969v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Corvec</w:t>
+                <w:t xml:space="preserve">Calorific signature of PLC bands under biaxial loading conditions in Al-Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics, 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_4⟩</w:t>
+              <w:t xml:space="preserve">2017 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Indianapolis, United States. pp.29-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695487v1</w:t>
+                <w:t xml:space="preserve">hal-01671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative calorimetry and TSA in case of low thermal signal and strong spatial gradients: Application to glass materials</w:t>
+                <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695490v1</w:t>
+                <w:t xml:space="preserve">hal-01695487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorific signature of PLC bands under biaxial loading conditions in Al-Mg alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative calorimetry and TSA in case of low thermal signal and strong spatial gradients: Application to glass materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Indianapolis, United States. pp.29-35, </w:t>
+              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.13-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671671v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of swelling level on fatigue lifetime of filled nitrile rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,64 +5526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of swollen nitrile rubber under fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,51 +5634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of loading rate and initial density on the mechanical response of polyurethane elastomer foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Constitutive Models for Rubbers, (ECCMR IX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5874,159 +5874,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical study of soda lime glass from temperature measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BSSM, Jul 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133802v1</w:t>
+                <w:t xml:space="preserve">hal-01133811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
+                <w:t xml:space="preserve">New insights in the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
@@ -6034,213 +6047,200 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fracture and Flow of Advanced Glasses (FFAG6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Weimar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133811v1</w:t>
+                <w:t xml:space="preserve">hal-01133804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical study of soda lime glass from temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture and Flow of Advanced Glasses (FFAG6)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BSSM, Jul 2014, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133804v1</w:t>
+                <w:t xml:space="preserve">hal-01133802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
               </w:r>
@@ -6503,51 +6503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B68F874-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00470.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1JHZTVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.004355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B68F874-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00470.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1JHZTVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.004355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>