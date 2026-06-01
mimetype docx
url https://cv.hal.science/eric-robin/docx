--- v2 (2026-05-11)
+++ v3 (2026-06-01)
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 306, pp.121882. </w:t>
+              <w:t xml:space="preserve">, 2026, 306, pp.121882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1134,931 +1134,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stored energy accompanying cyclic deformation of filled rubber</w:t>
+                <w:t xml:space="preserve">INELASTIC RESPONSES OF SWOLLEN NITRILE RUBBER UNDER CYCLIC LOADING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Taoufik Loukil</w:t>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.448-455. </w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (1), pp.136-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5254/rct.18.83713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681197v1</w:t>
+                <w:t xml:space="preserve">hal-01833209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Energy stored during deformation of crystallizing TPU foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonem Lachhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Canevet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.e12271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900871v1</w:t>
+                <w:t xml:space="preserve">hal-01861353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INELASTIC RESPONSES OF SWOLLEN NITRILE RUBBER UNDER CYCLIC LOADING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+                <w:t xml:space="preserve">Stored energy accompanying cyclic deformation of filled rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taoufik Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.448-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/rct.18.83713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833209v1</w:t>
+                <w:t xml:space="preserve">hal-01681197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy stored during deformation of crystallizing TPU foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmonem Lachhab</w:t>
+                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Tirel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (4), pp.e12271. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.353-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861353v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+                <w:t xml:space="preserve">Calorimetric analysis of Portevin-Le Chatelier bands under equibiaxial loading conditions in Al–Mg alloys: Kinematics and mechanical dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lucas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Guines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578403v1</w:t>
+                <w:t xml:space="preserve">hal-01484632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of polymeric foams subjected to cyclic loading: Anelasticity, self-heating and strain-induced crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lachhab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Tirel</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.010⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.e12234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580449v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric analysis of Portevin-Le Chatelier bands under equibiaxial loading conditions in Al–Mg alloys: Kinematics and mechanical dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical analysis of polymeric foams subjected to cyclic loading: Anelasticity, self-heating and strain-induced crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lachhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105, pp.80-88. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484632v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving spatio-temporal resolution of infrared images to detect thermal activity of defect at the surface of inorganic glass</w:t>
               </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2200,51 +2200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,77 +2304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of swollen elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3366,51 +3366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Tg viscoelastic behaviour of chalcogenide glasses, anomalous viscous flow and stress relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,325 +4097,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Sensitivity based virtual fields for identifying hyperelastic constitutive parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Canevet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.163-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089224v1</w:t>
+                <w:t xml:space="preserve">hal-02499976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the temperature on the fatigue lifetime reinforcement of a filled NR</w:t>
+                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Canévet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-67⟩</w:t>
+              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499969v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response and energy stored during deformation of crystallizing TPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,1059 +4423,1059 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.51-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
+                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Canevet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.53-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904695v1</w:t>
+                <w:t xml:space="preserve">hal-02499977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity based virtual fields for identifying hyperelastic constitutive parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an inverse identification method for identifying constitutive parameters by metaheuristic optimization algorithm: Application to hyperelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-29⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499976v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
+                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Canévet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.119-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02499977v1</w:t>
+                <w:t xml:space="preserve">hal-02089224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an inverse identification method for identifying constitutive parameters by metaheuristic optimization algorithm: Application to hyperelastic materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Di Cesare</w:t>
+                <w:t xml:space="preserve">Effects of the temperature on the fatigue lifetime reinforcement of a filled NR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.385-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172551v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorific signature of PLC bands under biaxial loading conditions in Al-Mg alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Guines</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_5⟩</w:t>
+              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671671v1</w:t>
+                <w:t xml:space="preserve">hal-01695487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
+                <w:t xml:space="preserve">Quantitative calorimetry and TSA in case of low thermal signal and strong spatial gradients: Application to glass materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics, 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_4⟩</w:t>
+              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.13-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695487v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative calorimetry and TSA in case of low thermal signal and strong spatial gradients: Application to glass materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Corvec</w:t>
+                <w:t xml:space="preserve">Calorific signature of PLC bands under biaxial loading conditions in Al-Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.13-19, </w:t>
+              <w:t xml:space="preserve">2017 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Indianapolis, United States. pp.29-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695490v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of swelling level on fatigue lifetime of filled nitrile rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,64 +5526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of swollen nitrile rubber under fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,51 +5634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of loading rate and initial density on the mechanical response of polyurethane elastomer foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Constitutive Models for Rubbers, (ECCMR IX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5874,172 +5874,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical study of soda lime glass from temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">, BSSM, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133811v1</w:t>
+                <w:t xml:space="preserve">hal-01133802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
+                <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
@@ -6047,200 +6034,213 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture and Flow of Advanced Glasses (FFAG6)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133804v1</w:t>
+                <w:t xml:space="preserve">hal-01133811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical study of soda lime glass from temperature measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fracture and Flow of Advanced Glasses (FFAG6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Weimar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133802v1</w:t>
+                <w:t xml:space="preserve">hal-01133804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
               </w:r>
@@ -6503,51 +6503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B68F874-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00470.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1JHZTVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.004355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121882" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Rhazi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssaine Machhadani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lequien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abe35e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B68F874-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00470.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1JHZTVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.004355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>