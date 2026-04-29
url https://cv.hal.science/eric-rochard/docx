--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -240,316 +240,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality of spawning grounds constrains the population dynamics of an emblematic diadromous species (Alosa alosa)</w:t>
+                <w:t xml:space="preserve">Effects of climate change on Cyprinus carpio (Linnaeus, 1758) in the Danube river (2021-2024): analysis of sex ratios, condition and length-class distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bancel</w:t>
+                <w:t xml:space="preserve">Desimira Maria Stroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+                <w:t xml:space="preserve">Angelica Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Blaya</w:t>
+                <w:t xml:space="preserve">Maricel Floricel Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bouyssonnie</w:t>
+                <w:t xml:space="preserve">Lorena Dediu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+                <w:t xml:space="preserve">Alina Nicoleta Macoveiu Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Papers. Series D. Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, LXVIII (1), pp.789-800</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170036v1</w:t>
+                <w:t xml:space="preserve">hal-05488327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change on Cyprinus carpio (Linnaeus, 1758) in the Danube river (2021-2024): analysis of sex ratios, condition and length-class distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water quality of spawning grounds constrains the population dynamics of an emblematic diadromous species (Alosa alosa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desimira Maria Stroe</w:t>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Dobre</w:t>
+                <w:t xml:space="preserve">Marion Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maricel Floricel Dima</w:t>
+                <w:t xml:space="preserve">William Bouyssonnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Dediu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alina Nicoleta Macoveiu Dobre</w:t>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Papers. Series D. Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.821 - 834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10641-025-01687-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488327v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active biomonitoring of river pollution using an ex-situ exposure system with two model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -557,51 +557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 959, pp.178159. </w:t>
@@ -737,472 +737,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simulated environmental variables to assess the seasonal estuarine habitat selection of a critically endangered anadromous species (Acipenser sturio)</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of chemical pollution on endangered migratory fish in two major rivers of France, including spawning grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lamour</w:t>
+                <w:t xml:space="preserve">Benjamin Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Le Barh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Quinton</w:t>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108656⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 931, pp.172748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540164v1</w:t>
+                <w:t xml:space="preserve">hal-04623744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling away from home? Joining global change and recovery scenarios to anticipate the marine distribution of diadromous fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using simulated environmental variables to assess the seasonal estuarine habitat selection of a critically endangered anadromous species (Acipenser sturio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Florent Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörn Geßner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 160, pp.111762. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 298, 108656 (13p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475014v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of chemical pollution on endangered migratory fish in two major rivers of France, including spawning grounds</w:t>
+                <w:t xml:space="preserve">Travelling away from home? Joining global change and recovery scenarios to anticipate the marine distribution of diadromous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bancel</w:t>
+                <w:t xml:space="preserve">Anaïs Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">Jörn Geßner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 931, pp.172748. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.111762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623744v1</w:t>
+                <w:t xml:space="preserve">hal-04475014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of pollution active biomonitoring using sentinel fish: Challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1279,51 +1279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic development in allis shad Alosa alosa : A baseline for stress studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (4), pp.468-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,51 +1837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.F. Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (1), pp.94-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Danièle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (16), pp.16355-16365. </w:t>
@@ -2209,51 +2209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2486,51 +2486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (5), pp.903-930. </w:t>
@@ -2581,51 +2581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of rearing practice on post-release young-of-the-year behavior: Acipenser sturio early life in freshwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Carrera Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 196, pp.58-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2904,356 +2904,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European sturgeon (Acipenser sturio L.) young of the year performance in different rearing environments: study within a stocking program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Parentage assignment in the critically endangered European sturgeon (Acipenser sturio) based on a novel microsatellite multiplex assay: a valuable resource for restocking, monitoring and conservation programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (11), pp.887-901. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.313-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10641-016-0531-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12686-016-0538-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425322v1</w:t>
+                <w:t xml:space="preserve">hal-01709796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the Diadromous Fish of the Iberian Peninsula: Past, Present and Trends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">European sturgeon (Acipenser sturio L.) young of the year performance in different rearing environments: study within a stocking program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Carrera Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Antunes</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (11), pp.887-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10641-016-0531-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603706v1</w:t>
+                <w:t xml:space="preserve">hal-01425322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentage assignment in the critically endangered European sturgeon (Acipenser sturio) based on a novel microsatellite multiplex assay: a valuable resource for restocking, monitoring and conservation programs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Status of the Diadromous Fish of the Iberian Peninsula: Past, Present and Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709796v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Combined Use of Correlative and Mechanistic Species Distribution Models Benefits Low Conservation Status Species</w:t>
               </w:r>
@@ -3373,51 +3373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du changement climatique sur les poissons du bassin, quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adour Garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3468,51 +3468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Biotelemetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3546,51 +3546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into biology and ecology of the Minho River Allis shad (Alosa alosa L.): contribution to the conservation of one of the last European shad population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (2), pp.395-412. </w:t>
@@ -3674,511 +3674,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia tolerance of European sturgeon (Acipenser sturio L., 1758) young stages at two temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling attempts utilized in sturgeon research: a review of the state-of-the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cachot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Ivan Jarić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30 (6), pp.1195-1202</w:t>
+              <w:t xml:space="preserve">, 2014, 30, pp.1379-1386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600625v1</w:t>
+                <w:t xml:space="preserve">hal-02600627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From selective tidal transport to counter-current swimming during watershed colonisation: an impossible step for young-of-the-year catadromous fish?</w:t>
+                <w:t xml:space="preserve">PCB contamination in fish community from the Gironde Estuary (France): Blast from the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Nicolas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98, pp.66-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993540v1</w:t>
+                <w:t xml:space="preserve">hal-02599811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling attempts utilized in sturgeon research: a review of the state-of-the art</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Hypoxia tolerance of European sturgeon (Acipenser sturio L., 1758) young stages at two temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30, pp.1379-1386</w:t>
+              <w:t xml:space="preserve">, 2014, 30 (6), pp.1195-1202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600627v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB contamination in fish community from the Gironde Estuary (France): Blast from the past</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From selective tidal transport to counter-current swimming during watershed colonisation: an impossible step for young-of-the-year catadromous fish?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Ménach</w:t>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chassot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 412 (4), p. - p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2013086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599811v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GR3D model, a tool to explore the Global Repositioning Dynamicsof Diadromous fish Distribution</w:t>
               </w:r>
@@ -4311,90 +4311,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer habitat use and movements of late juvenile European flounder (Platichthys flesus) in tidal freshwaters: Results from an acoustic telemetry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 461, pp.441-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4428,77 +4428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sturgeon and paddlefish research focuses on low risk species and largely disregards endangered species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pourkazemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zhuocheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Qiongying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4685,505 +4685,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of allis shad, Alosa alosa, in the Gironde system (southwest France): environmental change, fishing mortality, or Allee effect?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Rougier</w:t>
+                <w:t xml:space="preserve">Alternative flood tide transport tactics in catadromous species: Anguilla anguilla, Liza ramada and Platichthys flesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Girardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+                <w:t xml:space="preserve">Julien Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 69 (69), pp.1802-1811. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99, pp.191-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841115v1</w:t>
+                <w:t xml:space="preserve">hal-02596986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream migration patterns of one-year-old hatchery-reared European sturgeon (Acipenser sturio)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collapse of allis shad, Alosa alosa, in the Gironde system (southwest France): environmental change, fishing mortality, or Allee effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.06.026⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (69), pp.1802-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597520v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative flood tide transport tactics in catadromous species: Anguilla anguilla, Liza ramada and Platichthys flesus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Downstream migration patterns of one-year-old hatchery-reared European sturgeon (Acipenser sturio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Coustillas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emy Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 99, pp.191-198. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 430-431, pp.68-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596986v1</w:t>
+                <w:t xml:space="preserve">hal-02597520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming activity responses to water current reversal support selective tidal-stream transport hypothesis in juvenile thinlip mullet Liza ramada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Roqueplo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5272,64 +5272,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 143, pp.2441-2452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5354,51 +5354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation de la biodiversité et changement climatique : un nécessaire changement de paradigme - Le cas des poissons migrateurs amphihalins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5439,238 +5439,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine phase during seaward migration for allis shad Alosa alosa and twaite shad Alosa fallax future spawners</w:t>
+                <w:t xml:space="preserve">A reliable method to assess mark quality on fish otoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.508-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2009.00691.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592432v1</w:t>
+                <w:t xml:space="preserve">hal-02592433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reliable method to assess mark quality on fish otoliths</w:t>
+                <w:t xml:space="preserve">Estuarine phase during seaward migration for allis shad Alosa alosa and twaite shad Alosa fallax future spawners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.323-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2009.00691.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02592433v1</w:t>
+                <w:t xml:space="preserve">hal-02592432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the current distribution of European diadromous fishes: an approach integrating regional anthropogenic pressures</w:t>
               </w:r>
@@ -5682,51 +5682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (3), pp.587-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5751,51 +5751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réchauffement climatique et poissons migrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adour Garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5833,51 +5833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of twenty-first century climate change on diadromous fish spread over Europe, North Africa and the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.1072-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5917,623 +5917,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From detritus to man: diversity and stability of an estuarine trophic network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latitudinal variations in age and size at maturity among allis shad populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (7), pp.1799-1809</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590036v1</w:t>
+                <w:t xml:space="preserve">hal-02591673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diadromous fish conservation plans need to consider global warming issues: An approach using biogeographical models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Fish and diadromy in Europe: preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 141 (4), pp.1105-1118</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590907v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal variations in age and size at maturity among allis shad populations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The &amp;quot;storm of the century&amp;quot; (December 1999) and the incidental escape of Siberian sturgeons (Acipenser baeri) in the Gironde estuary (SW France): an original bioindicator for metal contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 73 (7), pp.1799-1809</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591673v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish and diadromy in Europe: preface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From detritus to man: diversity and stability of an estuarine trophic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 358, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590643v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;storm of the century&amp;quot; (December 1999) and the incidental escape of Siberian sturgeons (Acipenser baeri) in the Gironde estuary (SW France): an original bioindicator for metal contamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Diadromous fish conservation plans need to consider global warming issues: An approach using biogeographical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (1), pp.89-94</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 141 (4), pp.1105-1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909913v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;storm of the century&amp;quot; (December 1999) and the accidental escape of Siberian sturgeons (Acipenser baerii) into the Gironde estuary (Southwest France): an original approach for metal contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (1), pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6597,51 +6597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72, pp.946-960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6812,77 +6812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and richness of diadromous fish assemblages in Western Europe: large-scale explanatory factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Béguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (2), pp.221-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6929,51 +6929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the inland population dynamics of the European eel using a pattern-oriented modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 206 (1-2), pp.166-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6998,77 +6998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seasonal patterns to a reference situation in an estuarine environment: Example of the small fish and shrimp fauna of the Gironde estuary (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (1-2), pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7093,103 +7093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination by heavy metals (Cd, Zn, Cu, Hg) of eigth fish species in the Gironde estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28 (4), pp.581-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7240,64 +7240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7361,51 +7361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14, pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7456,64 +7456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (1 (supplément)), pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7564,77 +7564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bundesamt für Naturschutz Scripten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101, pp.83-99</w:t>
@@ -7663,90 +7663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Gironde estuarine fish assemblages: a comparison of European estuaries perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16 (2), pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7806,51 +7806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sbaihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marchelidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7918,51 +7918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau de bord, un outil pour le suivi des poissons migrateurs : concept et réflexion sur le choix d'indicateurs pour la population de grande alose du bassin versant Gironde-Garonne-Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, p. 43 - p. 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7987,77 +7987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cortèges ichtyologiques de l'estuaire de la Gironde. Réflexion sur l'établissement d'une situation de référence en vue d'identifier les perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Recherche Océanographique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (1 et 2), pp.76-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8076,277 +8076,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a gastric lavage method for sturgeons</w:t>
+                <w:t xml:space="preserve">Habitat selection by juvenile European sturgeon Acipenser sturio in the Gironde estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brosse</w:t>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Piefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Journal of Fisheries Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (4-6), pp.536-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1439-0426.2002.00414.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580672v1</w:t>
+                <w:t xml:space="preserve">hal-02581098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat selection by juvenile European sturgeon Acipenser sturio in the Gironde estuary (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a gastric lavage method for sturgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">North American Journal of Fisheries Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.955-960</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1439-0426.2002.00414.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02581098v1</w:t>
+                <w:t xml:space="preserve">hal-02580672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frayères potentielles de l'esturgeon européen Acipenser sturio L. 1758 dans le bassin Garonne-Dordogne : méthodes d'investigation, état actuel et perspectives</w:t>
               </w:r>
@@ -8371,64 +8371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 365-366, pp.487-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8447,476 +8447,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration anadrome estuarienne des géniteurs de grande alose Alosa alosa, allure du phénomène et influence du rythme des marées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Downstream migration of juvenile European sturgeon Acipenser sturio L. in the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 362-363, pp.853-867</w:t>
+              <w:t xml:space="preserve">Estuaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (1), pp.108-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580180v1</w:t>
+                <w:t xml:space="preserve">hal-02579648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la tendance de l'abondance de l'alose Alosa alosa en Gironde à partir de l'estimation d'indicateurs halieutiques sur la période 1977-1998</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age à la migration de reproduction des géniteurs de trois cohortes de grandes aloses (Alosa alosa) dans le bassin versant de la Garonne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martin Vandembulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bellariva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 362-363, pp.989-1015</w:t>
+              <w:t xml:space="preserve">, 2001, 362-363, pp.973-987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580312v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream migration of juvenile European sturgeon Acipenser sturio L. in the Gironde estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Migration anadrome estuarienne des géniteurs de grande alose Alosa alosa, allure du phénomène et influence du rythme des marées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 24 (1), pp.108-115</w:t>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 362-363, pp.853-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579648v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age à la migration de reproduction des géniteurs de trois cohortes de grandes aloses (Alosa alosa) dans le bassin versant de la Garonne (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Analyse de la tendance de l'abondance de l'alose Alosa alosa en Gironde à partir de l'estimation d'indicateurs halieutiques sur la période 1977-1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bellariva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+                <w:t xml:space="preserve">Yves Le Gat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 362-363, pp.973-987</w:t>
+              <w:t xml:space="preserve">, 2001, 362-363, pp.989-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580311v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première conférence internationale sur les aloses européennes = First international conference on european shads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8980,51 +8980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 357-360, pp.1017-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9168,316 +9168,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic sturgeon Acipenser sturio L., 1758 restoration and gravel extraction in the Gironde estuary</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guide pour l'interprétation des écailles et l'estimation de l'âge chez les aloses (Alosa spp.) de la façade atlantique est et de la méditerranée ouest = A guide to scale interpretation and age estimation for the East Atlantic and West Mediterranean shads (Alosa spp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Aprahamiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin Instituto Espanol de Oceanografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 16 (1-4), pp.175-179</w:t>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 359, pp.545-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579647v1</w:t>
+                <w:t xml:space="preserve">hal-02579652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour l'interprétation des écailles et l'estimation de l'âge chez les aloses (Alosa spp.) de la façade atlantique est et de la méditerranée ouest = A guide to scale interpretation and age estimation for the East Atlantic and West Mediterranean shads (Alosa spp.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atlantic sturgeon Acipenser sturio L., 1758 restoration and gravel extraction in the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 359, pp.545-587</w:t>
+              <w:t xml:space="preserve">Boletin Instituto Espanol de Oceanografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (1-4), pp.175-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579652v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats sur l'alimentation de l'esturgeon Européen, Acipenser sturio, dans l'estuaire de la Gironde : comparaison avec la faune benthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 24 (3), pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9502,77 +9502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of juvenile Acipenser sturio L. in the Gironde estuary before their first journey to sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9623,51 +9623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement d'une population d'éperlan (Osmerus Eperlanus, Osmériformes Osmeridae) située en limite méridionale de son aire de répartition, influence de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 350-351, pp.479-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9714,51 +9714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological characteristics of European atlantic sturgeon, Acipenser sturio, as the basis for a restoration program in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9826,64 +9826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de l'aire de répartition marine de l'esturgeon européen Acipenser sturio à partir de déclarations de captures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9934,64 +9934,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur de migration de civelles dans l'estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6, p. 31 - p. 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10016,64 +10016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threatened fish species of the world : Acipenser sturio Linnaeus, 1758 (acipenser-idae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 43 (28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10098,64 +10098,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration des civelles d'anguilles (Anguilla anguilla l.) dans les estuaires, modalités du phénomène et caractéristiques des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 335, pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10180,77 +10180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sturgeons (Pisces: Acipenseridae); threats and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 37 A, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10267,10799 +10267,11256 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (99)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation status of Western European sturgeons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priority research questions for the conservation of the European sturgeon A sturio and the Atlantic sturgeon A. oxyrinchus in Western Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Gessner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCN SSG 30th Anniversary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UICN SSG, Sep 2024, Cestas, France</w:t>
+              <w:t xml:space="preserve">Mini Symposium on Macroregional Sturgeon Project Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Sturgeon Conservation Society, Apr 2026, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213589v1</w:t>
+                <w:t xml:space="preserve">hal-05597776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Population dynamics and water quality? A first in situ trial with sturgeon embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergiy Bushuiev,</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Forum 2024 Forum on fisheries science in the Mediterranean and the Black sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFCM (FAO), Feb 2024, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Mini Symposium on Macroregional Sturgeon Project Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Sturgeon Conservation Society, Apr 2026, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943548v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Science supports management actions on diadromous fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Effects of two fungicides, Boscalid and Imazalil on the development of A. ruthenus embryos based on an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIBIC 2024 "Fishes for Future" X Iberian Congress of Ichtyology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VIC University, Jun 2024, Tortosa et Vic, Spain</w:t>
+              <w:t xml:space="preserve">The 10th International Symposium on Sturgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Sturgeon Conservation Society; Wuhan University, Oct 2025, Yichang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943301v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact de la pollution chimique dans les habitats utilisés par les jeunes stades de vie de poissons migrateurs en danger (SW, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bădiliță</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels W. P. Brevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Bushuiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et d'océanographie (JILO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 10th International Symposium on Sturgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Sturgeon Conservation Society; University of Wuhan, Oct 2025, Yichang, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943232v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures; insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Conservation status of Western European sturgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergiy Bushuiev</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Mccormick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels W. P. Brevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ordeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sturgeon week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE EABX, Sep 2024, Cestas, France</w:t>
+              <w:t xml:space="preserve">IUCN SSG 30th Anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UICN SSG, Sep 2024, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943468v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des réponses embryonnaires d’un poisson migrateur à la qualité de l’eau des frayères dans un contexte de déclin de population.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flore Daramy</w:t>
+                <w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bădiliță</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Brevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Bushuiev,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, May 2024, Banyuls Sur Mer, France</w:t>
+              <w:t xml:space="preserve">Fish Forum 2024 Forum on fisheries science in the Mediterranean and the Black sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFCM (FAO), Feb 2024, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943171v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Organizations: a link between Research and Society</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures; insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Bădiliță</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Brevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Bushuiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purpose Driven Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Common Ground Research network et Eklore-ed School of management, Apr 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">Sturgeon week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE EABX, Sep 2024, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943278v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recovery of extinct Allis shad (Alosa alosa) in the navigated Seine River: what are the best routes for spawning migrations?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grall</w:t>
+                <w:t xml:space="preserve">Évaluation de l'impact de la pollution chimique dans les habitats utilisés par les jeunes stades de vie de poissons migrateurs en danger (SW, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on ecohydraulics and fish passage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et d'océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de limnologie, Oct 2024, Pessac, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771828v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Science supports management actions on diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ICES Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">SIBIC 2024 "Fishes for Future" X Iberian Congress of Ichtyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIC University, Jun 2024, Tortosa et Vic, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235807v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Garonne river's quality on two model species: Japanese medaka at early life stages and Gammarus fossarum using an ex-situ exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude des réponses embryonnaires d’un poisson migrateur à la qualité de l’eau des frayères dans un contexte de déclin de population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Daramy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Ecotoxicologie Aquatique, Dec 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">ECOBIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2024, Banyuls Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942960v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité des stades précoces de l'esturgeon sterlet à des concentrations environnementales de deux fongicides : le boscalid et l'imazalil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Boundary Organizations: a link between Research and Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international Ecobim, May 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Purpose Driven Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Common Ground Research network et Eklore-ed School of management, Apr 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942906v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How common is common ? Experiences and results of restoration programs in Acipenser naccarii, A. oxyrinchus and A. sturio.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The recovery of extinct Allis shad (Alosa alosa) in the navigated Seine River: what are the best routes for spawning migrations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">International symposium on ecohydraulics and fish passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS, May 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940831v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’habitat estuarien par une espèce réintroduite : l’esturgeon européen (Acipenser sturio) dans l’estuaire de la Gironde.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Grasso</w:t>
+                <w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Antunes,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l’ichthyologie en France RIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ichthyologie, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual ICES Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940931v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from Acipenser sturio and Acipenser oxyrinchus restauration programmes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Impact of the Garonne river's quality on two model species: Japanese medaka at early life stages and Gammarus fossarum using an ex-situ exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diadromous fish stocking: weaknesses, strengths and future challenges. Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; INTERREG ATLANTIC AREA, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GDR Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Ecotoxicologie Aquatique, Dec 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940692v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and lessons from ex-situ stocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Sensibilité des stades précoces de l'esturgeon sterlet à des concentrations environnementales de deux fongicides : le boscalid et l'imazalil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Grecu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation of Danube Sturgeons a challenge or a burden?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Galati</w:t>
+              <w:t xml:space="preserve">ECOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international Ecobim, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610129v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical requirements for a coherent life-cycle based population monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">How common is common ? Experiences and results of restoration programs in Acipenser naccarii, A. oxyrinchus and A. sturio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bronzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation of Danube Sturgeons a challenge or a burden?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Galati, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610130v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHAD'EAU Research Program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Utilisation de l’habitat estuarien par une espèce réintroduite : l’esturgeon européen (Acipenser sturio) dans l’estuaire de la Gironde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Fisheries Society Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Fisheries Society, Feb 2019, Poughkeepsie, United States</w:t>
+              <w:t xml:space="preserve">Rencontres de l’ichthyologie en France RIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ichthyologie, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212228v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gironde estuary and global changes, challenges in biodiversity conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Lessons learned from Acipenser sturio and Acipenser oxyrinchus restauration programmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River estuaries in Europena Nature Reserves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Crieven, Germany</w:t>
+              <w:t xml:space="preserve">Diadromous fish stocking: weaknesses, strengths and future challenges. Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; INTERREG ATLANTIC AREA, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610131v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons migrateurs et changements globaux : les défis posés à la recherche pour leur conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Theoretical requirements for a coherent life-cycle based population monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme conférence sur les Ressources Ichthyologique en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conservation of Danube Sturgeons a challenge or a burden?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Galati, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337440v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physiologically based toxicokinetic (PBTK) model describing the bioaccumulation of two perfluorinated substances in rainbow trout (Onchorynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
+                <w:t xml:space="preserve">SHAD'EAU Research Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">American Fisheries Society Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Fisheries Society, Feb 2019, Poughkeepsie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853354v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish migration Assessment by acoustic telemetry in the lower Ebre river (Catalonia, NE Iberian peninsula, Europe)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience and lessons from ex-situ stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Albury, Australia</w:t>
+              <w:t xml:space="preserve">Conservation of Danube Sturgeons a challenge or a burden?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Galati</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337444v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anguilles tempérées : un symbole du changement global</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Gironde estuary and global changes, challenges in biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque de l'AFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37</w:t>
+              <w:t xml:space="preserve">River estuaries in Europena Nature Reserves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Crieven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606502v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post release monitoring strategies for Acipenser sturio in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poissons migrateurs et changements globaux : les défis posés à la recherche pour leur conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Le Barh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons, Workshop Stock assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">7eme conférence sur les Ressources Ichthyologique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607389v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEB-IB model to test trophic and ontogenic triggers on the downstream migration of juvenile European sturgeon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Quinton</w:t>
+                <w:t xml:space="preserve">A physiologically based toxicokinetic (PBTK) model describing the bioaccumulation of two perfluorinated substances in rainbow trout (Onchorynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607392v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle toxicocinétique à base physiologique (PBTK) chez le poisson applicable aux perfluorés (PFOS et PFHXS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafay</w:t>
+                <w:t xml:space="preserve">Fish migration Assessment by acoustic telemetry in the lower Ebre river (Catalonia, NE Iberian peninsula, Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ordeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nati Franch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.41</w:t>
+              <w:t xml:space="preserve">FPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Albury, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853108v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive evaluation of SNP markers for the conservation and genetic monitoring of the critically andangered European sturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of embryos to substratum quality from sturgeon’s spawning grounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Les anguilles tempérées : un symbole du changement global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Castonguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Sturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">13ème colloque de l'AFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337438v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European sturgeon recovery attempts as a joint strategy of the range states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post release monitoring strategies for Acipenser sturio in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Hallermann</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
+              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons, Workshop Stock assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607391v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream migration of stocked young of year European sturgeon in the Gironde-Garonne-Dordogne aquatic system: knowledge acquired by acoustic telemetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DEB-IB model to test trophic and ontogenic triggers on the downstream migration of juvenile European sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607388v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de restauration de l’esturgeon européen Acipenser sturio : plan national d’action et programme de recherche associé</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement d'un modèle toxicocinétique à base physiologique (PBTK) chez le poisson applicable aux perfluorés (PFOS et PFHXS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 7 : journée atelier 2016 du réseau d'échanges et de valorisation en écologie de la restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.25</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606283v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post release monitoring strategies for Acipenser sturio in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of embryos to substratum quality from sturgeon’s spawning grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Le Barh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Post-release monitoring strategies in sturgeon restoration programs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606279v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the state of the spawning ground for future return of Acipenser sturio in the Gironde</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downstream migration of stocked young of year European sturgeon in the Gironde-Garonne-Dordogne aquatic system: knowledge acquired by acoustic telemetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Carrera Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-release monitoring strategies in sturgeon restoration programs Workshop (World Sturgeon Conservation Society General Assembly)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, pp.29</w:t>
+              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606361v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which criteria to extend release and monitoring? A need for guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+                <w:t xml:space="preserve">European sturgeon recovery attempts as a joint strategy of the range states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaika Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hallermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-release monitoring strategies in sturgeon restoration programs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606281v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses adaptatives ou délétères des jeunes stades de l’esturgeon européen Acipenser sturio en conditions multi-stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+                <w:t xml:space="preserve">Post release monitoring strategies for Acipenser sturio in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Colloque EcoBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Le Havre, France. pp.29</w:t>
+              <w:t xml:space="preserve">Workshop Post-release monitoring strategies in sturgeon restoration programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604815v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing sturgeon for release: fitness related traits evalutuation for the European sturgeon: Acipenser Sturio</w:t>
+                <w:t xml:space="preserve">Programme de restauration de l’esturgeon européen Acipenser sturio : plan national d’action et programme de recherche associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lauronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Methods for assessment of fitness characteristics of reared sturgeon juveniles before their release into the naturel water bodies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Krasnodar, Russia. pp.24</w:t>
+              <w:t xml:space="preserve">REVER 7 : journée atelier 2016 du réseau d'échanges et de valorisation en écologie de la restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606282v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of early developmental stages of the endangered species Acipenser sturio to pollution and global warming</w:t>
+                <w:t xml:space="preserve">Monitoring the state of the spawning ground for future return of Acipenser sturio in the Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélicia Goubin</w:t>
+                <w:t xml:space="preserve">T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primo 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Trondheim, Norway. pp.21</w:t>
+              <w:t xml:space="preserve">Post-release monitoring strategies in sturgeon restoration programs Workshop (World Sturgeon Conservation Society General Assembly)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601434v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allis shad: A concrete example of how niche shift modelling studies could help in the definition of conservation measures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which criteria to extend release and monitoring? A need for guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.19</w:t>
+              <w:t xml:space="preserve">Post-release monitoring strategies in sturgeon restoration programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602113v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du changement climatique sur les poissons du bassin, quelles perspectives ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réponses adaptatives ou délétères des jeunes stades de l’esturgeon européen Acipenser sturio en conditions multi-stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Conseil scientifique du comité de bassin Adour-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.24</w:t>
+              <w:t xml:space="preserve">XII Colloque EcoBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Le Havre, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601423v1</w:t>
+                <w:t xml:space="preserve">hal-02604815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past, present and future of the Allis shad, Alosa alosa, assessed by a two-step population dynamics approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Rearing sturgeon for release: fitness related traits evalutuation for the European sturgeon: Acipenser Sturio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Carrera Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Fisheries Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop "Methods for assessment of fitness characteristics of reared sturgeon juveniles before their release into the naturel water bodies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Krasnodar, Russia. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600799v1</w:t>
+                <w:t xml:space="preserve">hal-02606282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la qualité des sédiments de frayère sur le développement embryo-larvaire de l'esturgeon européen (Acipenser sturio)</w:t>
+                <w:t xml:space="preserve">Vulnerability of early developmental stages of the endangered species Acipenser sturio to pollution and global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Clerandeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+                <w:t xml:space="preserve">C. Clerandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélicia Goubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gagilau 2014 - Quels fleuves et estuaires pour demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp.15</w:t>
+              <w:t xml:space="preserve">Primo 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Trondheim, Norway. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601032v1</w:t>
+                <w:t xml:space="preserve">hal-02601434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la température et de l'hypoxie sur le développement embryo-larvaires de l'esturgeon européen (Acipenser sturio)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allis shad: A concrete example of how niche shift modelling studies could help in the definition of conservation measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gagilau 2014 - Quels fleuves et estuaires pour demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp.16</w:t>
+              <w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601031v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation au changement climatique : contraintes et opportunités</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets du changement climatique sur les poissons du bassin, quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité, Rio Campus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.14</w:t>
+              <w:t xml:space="preserve">Séminaire du Conseil scientifique du comité de bassin Adour-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605480v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SturTOP project:Vulnerability and adaptability of the last population of the European Sturgeon (Acipenser sturio) to the environmental stress factors: Temperature, Oxygen, Polluants.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Past, present and future of the Allis shad, Alosa alosa, assessed by a two-step population dynamics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international symposium on sturgeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nanaimo, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">American Fisheries Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190358v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high temperature and intense hypoxia on european sturgeon (Acipenser sturio, L. 1758) early stages</w:t>
+                <w:t xml:space="preserve">Effets de la qualité des sédiments de frayère sur le développement embryo-larvaire de l'esturgeon européen (Acipenser sturio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clerandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Intenational Symposium on sturgeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nanaimo BC, Canada. pp.17</w:t>
+              <w:t xml:space="preserve">Colloque Gagilau 2014 - Quels fleuves et estuaires pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601433v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of dispersal and habitat use of critically endangered European sturgeon (A. sturio) in the Gironde and Elbe River systems (Western Europe) using acoustic telemetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la température et de l'hypoxie sur le développement embryo-larvaires de l'esturgeon européen (Acipenser sturio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS7, 7th International symposium on sturgeon, Sturgeon, science and society at the crossroads: meeting the challenges of the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nanaimo, Canada. pp.17</w:t>
+              <w:t xml:space="preserve">Colloque Gagilau 2014 - Quels fleuves et estuaires pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605147v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home range and habitat use of 9 months old stocked European sturgeon (Acipenser sturio)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'adaptation au changement climatique : contraintes et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Castège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and conservation of freshwater fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cerveira, Portugal. pp.18</w:t>
+              <w:t xml:space="preserve">Biodiversité, Rio Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605149v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Acipenser sturio conservation program in France since 2007: Juvenile production, laboratory experiments, stocking and monitoring in the natural environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charline Gesset</w:t>
+                <w:t xml:space="preserve">SturTOP project:Vulnerability and adaptability of the last population of the European Sturgeon (Acipenser sturio) to the environmental stress factors: Temperature, Oxygen, Polluants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSGS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Tulcea, France. pp.15</w:t>
+              <w:t xml:space="preserve">7th international symposium on sturgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nanaimo, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597538v1</w:t>
+                <w:t xml:space="preserve">hal-01190358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the fitness of sturgeon juveniles before stocking ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+                <w:t xml:space="preserve">Effects of high temperature and intense hypoxia on european sturgeon (Acipenser sturio, L. 1758) early stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Research Coordination and Development Workshop on European Sturgeon A sturio Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Cestas, France. pp.9</w:t>
+              <w:t xml:space="preserve">7th Intenational Symposium on sturgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nanaimo BC, Canada. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597539v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer and autumn behaviour of juveniles European sturgeon (Acipenser sturio) in the Gironde estuary</w:t>
+                <w:t xml:space="preserve">Comparison of dispersal and habitat use of critically endangered European sturgeon (A. sturio) in the Gironde and Elbe River systems (Western Europe) using acoustic telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emy Rouleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fredrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th conference on fish telemetry help in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Umeå, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">ISS7, 7th International symposium on sturgeon, Sturgeon, science and society at the crossroads: meeting the challenges of the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nanaimo, Canada. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593138v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of diadromous fish species on which to focus river restoration: an example using an eco-anthropological approach (the Seine basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Home range and habitat use of 9 months old stocked European sturgeon (Acipenser sturio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges for Diadromous Fishes in a Dynamic Global Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Halifax, Nova Scotia, Canada. pp.691-711</w:t>
+              <w:t xml:space="preserve">Ecology and conservation of freshwater fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cerveira, Portugal. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440404v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from the past to predict the future: responses of European diadromous fish to climate change</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Overview of the Acipenser sturio conservation program in France since 2007: Juvenile production, laboratory experiments, stocking and monitoring in the natural environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.J. Haro</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second international scientific symposium on diadromous fishes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Halifax, Canada. pp.175-193</w:t>
+              <w:t xml:space="preserve">WSGS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tulcea, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592138v1</w:t>
+                <w:t xml:space="preserve">hal-02597538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of diadromous fish species on which to focus river restoration: an example using an eco-anthropological approach (the Seine basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">How to assess the fitness of sturgeon juveniles before stocking ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emy Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Roqueplo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second international scientific symposium on diadromous fishes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Halifax, Canada. pp.691-711</w:t>
+              <w:t xml:space="preserve">Annual Research Coordination and Development Workshop on European Sturgeon A sturio Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Cestas, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592166v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de restauration de l'esturgeon européen (Acipenser sturio) : les actions de recherche en cours en Gironde</w:t>
+                <w:t xml:space="preserve">Summer and autumn behaviour of juveniles European sturgeon (Acipenser sturio) in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emy Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poissons migrateurs en Rhône-Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">8th conference on fish telemetry help in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Umeå, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593137v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Poissons migrateurs, des indicateurs de la qualité des relations entre les humains et avec leur milieu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Learning from the past to predict the future: responses of European diadromous fish to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'après développement Durable : espaces, nature, culture et qualités Post sustainable Development: Spaces, Nature, Culture and Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.277-284</w:t>
+              <w:t xml:space="preserve">Second international scientific symposium on diadromous fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Halifax, Canada. pp.175-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396300v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements climatiques : Changement climatique, poissons migrateurs et milieux estuariens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Identification of diadromous fish species on which to focus river restoration: an example using an eco-anthropological approach (the Seine basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ombrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements globaux : les enjeux pour l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.27</w:t>
+              <w:t xml:space="preserve">Second international scientific symposium on diadromous fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Halifax, Canada. pp.691-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590443v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers développements d'un outil d'aide à la décision pour la restauration d'un peuplement de poissons migrateurs amphihalins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Identification of diadromous fish species on which to focus river restoration: an example using an eco-anthropological approach (the Seine basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres de l'Ichtyologie en France, Société Française d'Itchyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Challenges for Diadromous Fishes in a Dynamic Global Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Halifax, Nova Scotia, Canada. pp.691-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453726v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles espèces migratrices dans quels bassins versants ? Approche probabiliste et outils d'aide à la décision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Programme de restauration de l'esturgeon européen (Acipenser sturio) : les actions de recherche en cours en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ièmes Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.20</w:t>
+              <w:t xml:space="preserve">Poissons migrateurs en Rhône-Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593104v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration du milieu et poissons migrateurs : identification d'espèces sentinelles par une approche éco-anthropologique sur le Bassin de la Seine.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Poissons migrateurs, des indicateurs de la qualité des relations entre les humains et avec leur milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Eau et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">L'après développement Durable : espaces, nature, culture et qualités Post sustainable Development: Spaces, Nature, Culture and Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.277-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453568v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche éco-anthropologique visant à identifier un poisson migrateur qui pourrait matérialiser la reconquête de la qualité du bassin Seine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les changements climatiques : Changement climatique, poissons migrateurs et milieux estuariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des travaux Seine aval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Rouen, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Changements globaux : les enjeux pour l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453593v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons migrateurs et restauration du milieu : quelles convergences de vues entre usagers et scientifiques en Seine ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Marchal</w:t>
+                <w:t xml:space="preserve">Premiers développements d'un outil d'aide à la décision pour la restauration d'un peuplement de poissons migrateurs amphihalins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées de l'Institut Français de la Biodiversité : Science et Gouvernance en Région, La Rochelle, 12-14 Décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.1</w:t>
+              <w:t xml:space="preserve">3. Rencontres de l'Ichtyologie en France, Société Française d'Itchyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587052v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original eco-anthropological approach to identify a diadromous species that could materialise the recovery of the water and habitat quality within the Seine basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Quelles espèces migratrices dans quels bassins versants ? Approche probabiliste et outils d'aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Béguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiadFish : les poissons migrateurs amphihalins d'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p. 109</w:t>
+              <w:t xml:space="preserve">3ièmes Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453617v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acipenser sturio recovery in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
+                <w:t xml:space="preserve">Restauration du milieu et poissons migrateurs : identification d'espèces sentinelles par une approche éco-anthropologique sur le Bassin de la Seine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Granada, Spain. pp.59-60</w:t>
+              <w:t xml:space="preserve">Séminaire Eau et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587153v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary conditions for the successful introduction of an aquatic species: the example of sturgeon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche éco-anthropologique visant à identifier un poisson migrateur qui pourrait matérialiser la reconquête de la qualité du bassin Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresturgeons, Granada, ESP, 26 Novembre-1er décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Granada, Spain. pp.77-78</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des travaux Seine aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Rouen, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587154v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution area of Acipenser sturio in Europe: a new probabilistic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Poissons migrateurs et restauration du milieu : quelles convergences de vues entre usagers et scientifiques en Seine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Béguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Granada, Spain. pp.11-12</w:t>
+              <w:t xml:space="preserve">3èmes Journées de l'Institut Français de la Biodiversité : Science et Gouvernance en Région, La Rochelle, 12-14 Décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587152v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of river network topology on European eel population dynamics estimated with a individual-based model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An original eco-anthropological approach to identify a diadromous species that could materialise the recovery of the water and habitat quality within the Seine basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Diadromy in Europe international symposium 2005 (FDE2005), Bordeaux, FRA, mars 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.47</w:t>
+              <w:t xml:space="preserve">DiadFish : les poissons migrateurs amphihalins d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p. 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588624v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The storm of the century (December 1999) and the incidental escape of siberian sturgeon (Acipenser baeri) into the Gironde estuary (SW of France): an original bioindicator for metal contamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Acipenser sturio recovery in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 14TH Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">Bioresturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Granada, Spain. pp.59-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586286v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detritus, fish and men...: The Gironde estuarine trophic structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Necessary conditions for the successful introduction of an aquatic species: the example of sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changes in land uses: consequences on estuaries and coastal zones, ECSA, 38th symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Rouen, France. pp.2</w:t>
+              <w:t xml:space="preserve">Bioresturgeons, Granada, ESP, 26 Novembre-1er décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Granada, Spain. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583640v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key issues in stocking - what makes the biggest differences?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The distribution area of Acipenser sturio in Europe: a new probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Lochet</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Allis shad reintroduction feasibilities in the Rhine River</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Saint Seurin sur l'Isle, France. pp.16</w:t>
+              <w:t xml:space="preserve">Bioresturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Granada, Spain. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586587v1</w:t>
+                <w:t xml:space="preserve">hal-02587152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de la dynamique des assemblages ichtyologiques dans l'estuaire de la Gironde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Impact of river network topology on European eel population dynamics estimated with a individual-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes rencontres de l'ichtyologie en France, Paris, 25-28 mars 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.1</w:t>
+              <w:t xml:space="preserve">Fish and Diadromy in Europe international symposium 2005 (FDE2005), Bordeaux, FRA, mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581310v1</w:t>
+                <w:t xml:space="preserve">hal-02588624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la croissance entre des juvéniles d'esturgeons européens, Acipenser sturio sauvages et issus d'alevinage, durant leur séjour dans l'estuaire de la Gironde (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key issues in stocking - what makes the biggest differences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes rencontres de l'ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop on the Allis shad reintroduction feasibilities in the Rhine River</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Saint Seurin sur l'Isle, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581311v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidental escapement of farmed siberian sturgeon Acipenser baerii Brandt 1869 in last watershed of the endangered european sturgeon Acipenser sturio L. 1758</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Detritus, fish and men...: The Gironde estuarine trophic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Sturgeon, Oshkosh, USA, 8-13 July, 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, United States. pp.3</w:t>
+              <w:t xml:space="preserve">Changes in land uses: consequences on estuaries and coastal zones, ECSA, 38th symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Rouen, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581513v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturgeon cohort strength assessment, comparison of methods in an endangered diadromous species Acipenser sturio L., 1758 in the Gironde estuary (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The storm of the century (December 1999) and the incidental escape of siberian sturgeon (Acipenser baeri) into the Gironde estuary (SW of France): an original bioindicator for metal contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Gazeau</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Sturgeon, Oshkosh, USA,8-13 July, 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, United States. pp.4</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 14TH Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581514v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diet of an incidentally introduced group of Acipenser baerii, Brandt 1869 in the Gironde estuary (France) and comparison with the diet of indigenous juvenile Acipenser sturio, Linnaeus 1758</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Approche de la dynamique des assemblages ichtyologiques dans l'estuaire de la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Gazeau</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Sturgeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Oshkosh, United States. pp.9</w:t>
+              <w:t xml:space="preserve">2èmes rencontres de l'ichtyologie en France, Paris, 25-28 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581517v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First habitat characterisation for young European sturgeon, Acipenser sturio, in the Gironde estuary</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la croissance entre des juvéniles d'esturgeons européens, Acipenser sturio sauvages et issus d'alevinage, durant leur séjour dans l'estuaire de la Gironde (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd symposium for European freshwater sciences SEFS2, Université Paul Sabatier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">2èmes rencontres de l'ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581308v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance et le suivi de la population sauvage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Incidental escapement of farmed siberian sturgeon Acipenser baerii Brandt 1869 in last watershed of the endangered european sturgeon Acipenser sturio L. 1758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel avenir pour l'esturgeon européen ? Libourne, 4 et 5 octobre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.47-65</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Sturgeon, Oshkosh, USA, 8-13 July, 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, United States. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590449v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralités sur la biologie et sur la situation de l'esturgeon européen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Sturgeon cohort strength assessment, comparison of methods in an endangered diadromous species Acipenser sturio L., 1758 in the Gironde estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel avenir pour l'esturgeon européen ? Libourne, 4 et 5 octobre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.25-36</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Sturgeon, Oshkosh, USA,8-13 July, 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590448v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi périodique de l'évolution du recrutement de l'esturgeon jaune du fleuve Saint-Laurent en 1999</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Study of the diet of an incidentally introduced group of Acipenser baerii, Brandt 1869 in the Gironde estuary (France) and comparison with the diet of indigenous juvenile Acipenser sturio, Linnaeus 1758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème atelier sur les pêches commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Québec, Canada. pp.41-50</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Sturgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Oshkosh, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581284v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systématique, cycle biologique, régime alimentaire et aire de répartition de la lamproie marine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">First habitat characterisation for young European sturgeon, Acipenser sturio, in the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Taverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de la lamproie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Sainte-Terre, France. pp.25-27</w:t>
+              <w:t xml:space="preserve">2nd symposium for European freshwater sciences SEFS2, Université Paul Sabatier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580305v1</w:t>
+                <w:t xml:space="preserve">hal-02581308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement des poissons migrateurs dans les modèles individus-centrés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">La connaissance et le suivi de la population sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SMAGET : Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France. pp.51-65</w:t>
+              <w:t xml:space="preserve">Quel avenir pour l'esturgeon européen ? Libourne, 4 et 5 octobre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.47-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578856v1</w:t>
+                <w:t xml:space="preserve">hal-02590449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'indice de Johnson pour estimer la force des cohortes de l'esturgeon jaune du Saint Laurent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Généralités sur la biologie et sur la situation de l'esturgeon européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème atelier sur les pêches commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Duchesnay, Canada. pp.57-69</w:t>
+              <w:t xml:space="preserve">Quel avenir pour l'esturgeon européen ? Libourne, 4 et 5 octobre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578890v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spawning grounds available for the European sturgeon Acipenser sturio L. 1758 in the Garonne-Dordogne basin. Methods used, present status and prospects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Systématique, cycle biologique, régime alimentaire et aire de répartition de la lamproie marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on conservation of the Atlantic sturgeon Acipenser sturio L., 1758 in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Madrid, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Université de la lamproie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Sainte-Terre, France. pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593094v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'esturgeon ouest européen Acipenser sturio : conservation et restauration d'une espèce rare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Suivi périodique de l'évolution du recrutement de l'esturgeon jaune du fleuve Saint-Laurent en 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème atelier sur les pêches commerciales, Duchesnay, CAN, 12-14 janvier 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Canada. pp.133-139</w:t>
+              <w:t xml:space="preserve">5ème atelier sur les pêches commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Québec, Canada. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578889v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration de l'esturgeon européen (Acipenser sturio) et les extractions de granulats dans la Gironde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Environnement des poissons migrateurs dans les modèles individus-centrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution naturelle et artificielle des estuaires français : quel avenir pour les zones d'intérêt biologique ?, Paris, 26-27 novembre 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, France. pp.226-233</w:t>
+              <w:t xml:space="preserve">Colloque SMAGET : Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582427v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream migration evolution of juvenile european sturgeon Acipenser sturio L. in the Gironde estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Utilisation de l'indice de Johnson pour estimer la force des cohortes de l'esturgeon jaune du Saint Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Gazeau</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjean Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES-CIEM Annual Science Conference, Lisbonne, PRT, septembre 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Portugal. pp.12</w:t>
+              <w:t xml:space="preserve">4ème atelier sur les pêches commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Duchesnay, Canada. pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582440v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la prise d'eau de la centrale nucléaire du Blayais en liaison avec la pêche commerciale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Spawning grounds available for the European sturgeon Acipenser sturio L. 1758 in the Garonne-Dordogne basin. Methods used, present status and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposé à la Commission Locale d'Information auprès du Centre de Production Nucléaire du Blayais, 30 octobre 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, France. pp.10</w:t>
+              <w:t xml:space="preserve">Symposium on conservation of the Atlantic sturgeon Acipenser sturio L., 1758 in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581267v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The western European sturgeon Acipenser sturio: geographical distribution and recovery plan in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">L'esturgeon ouest européen Acipenser sturio : conservation et restauration d'une espèce rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st meeting on sturgeon species, Moscou, RUS, 19-23 janvier 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Russia. pp.4</w:t>
+              <w:t xml:space="preserve">4ème atelier sur les pêches commerciales, Duchesnay, CAN, 12-14 janvier 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Canada. pp.133-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579317v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la migration estuarienne de civelles par simulation individus-centrée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">La restauration de l'esturgeon européen (Acipenser sturio) et les extractions de granulats dans la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Elie</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du programme environnements vie et société, Paris, 15-16-17 janvier 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">Evolution naturelle et artificielle des estuaires français : quel avenir pour les zones d'intérêt biologique ?, Paris, 26-27 novembre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.226-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582203v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'un simulateur individus-centre de migration estuarienne de civelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Downstream migration evolution of juvenile european sturgeon Acipenser sturio L. in the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Elie</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème forum halieumétrique, Nantes, 26-28 juin 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, France. pp.199-203</w:t>
+              <w:t xml:space="preserve">ICES-CIEM Annual Science Conference, Lisbonne, PRT, septembre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Portugal. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577246v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de population de la grande alose (Alosa alosa) dans le bassin versant Gironde-Garonne-Dordogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Martin</w:t>
+                <w:t xml:space="preserve">L'impact de la prise d'eau de la centrale nucléaire du Blayais en liaison avec la pêche commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Gif-sur-Yvette, France. pp.309-320</w:t>
+              <w:t xml:space="preserve">Exposé à la Commission Locale d'Information auprès du Centre de Production Nucléaire du Blayais, 30 octobre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582005v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'un simulateur individus-centre de migration estuarienne de civelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The western European sturgeon Acipenser sturio: geographical distribution and recovery plan in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Elie</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1, Gif-sur-Yvette, 12-13 octobre 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, France. pp.225-235</w:t>
+              <w:t xml:space="preserve">1st meeting on sturgeon species, Moscou, RUS, 19-23 janvier 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Russia. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574689v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the estuarial migration of civelles (Anguilla anguilla L., 1758) using individual-based simulation</w:t>
+                <w:t xml:space="preserve">Etude de la migration estuarienne de civelles par simulation individus-centrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CIEM-ICES, Aalborg, DNK, 21-29 septembre 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Denmark. pp.8</w:t>
+              <w:t xml:space="preserve">Journées du programme environnements vie et société, Paris, 15-16-17 janvier 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577061v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de données de captures par pêche en vue de la gestion de populations de poissons, contraintes et méthodes en fonction des objectifs : exemple de l'anguille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Présentation d'un simulateur individus-centre de migration estuarienne de civelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-québécois sur l'intégration des technologies modernes à la gestion des poissons dulcicoles et amphihalins, Québec, CAN, 19 juin 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Canada. pp.29-42</w:t>
+              <w:t xml:space="preserve">2ème forum halieumétrique, Nantes, 26-28 juin 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, France. pp.199-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574855v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of daily catch series and definition of a first model of civelles (Anguila anguilla L. 1758) penetration in the mower estuary of Gironde (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dynamique de population de la grande alose (Alosa alosa) dans le bassin versant Gironde-Garonne-Dordogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium and workshop on stock assessment in inland fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Hull, Canada. pp.23</w:t>
+              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Gif-sur-Yvette, France. pp.309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579314v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aloses (Alosa alosa L. et Alosa fallax Lac.) : biologie, écologie et préliminaires à leur réintroduction dans un bassin versant tel que le Rhin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Présentation d'un simulateur individus-centre de migration estuarienne de civelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème réunion du sous groupe KF, Coblence, DEU, 24 juin 1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Allemagne. pp.20</w:t>
+              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1, Gif-sur-Yvette, 12-13 octobre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France. pp.225-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574589v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes espèces migratrices du bassin versant Gironde-Garonne-Dordogne : biologie, importance économique et évolution de l'exploitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A study of the estuarial migration of civelles (Anguilla anguilla L., 1758) using individual-based simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour un retour des poissons migrateurs, Toulouse, 9-10-11 décembre 1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, France. pp.4</w:t>
+              <w:t xml:space="preserve">Colloque CIEM-ICES, Aalborg, DNK, 21-29 septembre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Denmark. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582193v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la méthode de détermination de l'âge de l'esturgeon commun Acipenser sturio et premières applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Acquisition de données de captures par pêche en vue de la gestion de populations de poissons, contraintes et méthodes en fonction des objectifs : exemple de l'anguille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acipenser : actes du premier colloque international sur l'esturgeon, Bordeaux, 3-6 octobre 1989</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, France. pp.193-208</w:t>
+              <w:t xml:space="preserve">Colloque franco-québécois sur l'intégration des technologies modernes à la gestion des poissons dulcicoles et amphihalins, Québec, CAN, 19 juin 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Canada. pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575201v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données actuelles sur la biologie d'Acipenser sturio dans l'estuaire de la Gironde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Analysis of daily catch series and definition of a first model of civelles (Anguila anguilla L. 1758) penetration in the mower estuary of Gironde (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acipenser : actes du premier colloque international sur l'esturgeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1989, Bordeaux, France. pp.251-275</w:t>
+              <w:t xml:space="preserve">International symposium and workshop on stock assessment in inland fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Hull, Canada. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575987v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de systématique et de biologie des population sauvages d'esturgeons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Les aloses (Alosa alosa L. et Alosa fallax Lac.) : biologie, écologie et préliminaires à leur réintroduction dans un bassin versant tel que le Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acipenser : actes du premier colloque international sur l'esturgeon, Bordeaux, 3-6 octobre 1989</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, France. pp.475-507</w:t>
+              <w:t xml:space="preserve">10ème réunion du sous groupe KF, Coblence, DEU, 24 juin 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Allemagne. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575989v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les grandes espèces migratrices du bassin versant Gironde-Garonne-Dordogne : biologie, importance économique et évolution de l'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un retour des poissons migrateurs, Toulouse, 9-10-11 décembre 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la méthode de détermination de l'âge de l'esturgeon commun Acipenser sturio et premières applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acipenser : actes du premier colloque international sur l'esturgeon, Bordeaux, 3-6 octobre 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, France. pp.193-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données actuelles sur la biologie d'Acipenser sturio dans l'estuaire de la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acipenser : actes du premier colloque international sur l'esturgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1989, Bordeaux, France. pp.251-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments de systématique et de biologie des population sauvages d'esturgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acipenser : actes du premier colloque international sur l'esturgeon, Bordeaux, 3-6 octobre 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, France. pp.475-507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migration des civelles d'anguilles dans les estuaires : caractéristiques des individus et modalités du phénomène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Debenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe national anguille, 11 avril 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21069,426 +21526,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement itératif de la base de données EuroDiad sur les espèces migratrices amphihalines européennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+                <w:t xml:space="preserve">XPO : Plateforme d'eXPérimentation et d'Observation sur les écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau-Nadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de Limnologie et Océanographie</w:t>
+              <w:t xml:space="preserve">6èmes journées internationales de limnologie et d'océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746327v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPO : Plateforme d'eXPérimentation et d'Observation sur les écosystèmes aquatiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+                <w:t xml:space="preserve">Enrichissement itératif de la base de données EuroDiad sur les espèces migratrices amphihalines européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gobbetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées internationales de limnologie et d'océanographie</w:t>
+              <w:t xml:space="preserve">Journées internationales de Limnologie et Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032744v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active biomonitoring of river pollution using an ex-situ exposure system with model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acipenser sturio and A. oxyrinchus: an assessment of their past co-occurrence in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21497,2013 +21954,2013 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sturgeon Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cestas-Gazinet, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring embryonic responses of a migratory fish to spawning grounds water quality in a population decline context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The effects of a neonicotinoid insecticide, imidacloprid, on the embryo-larval stages of the sterlet sturgeon, Acipenser ruthenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Croc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Sturgeon Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943065v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of a neonicotinoid insecticide, imidacloprid, on the embryo-larval stages of the sterlet sturgeon, Acipenser ruthenus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring embryonic responses of a migratory fish to spawning grounds water quality in a population decline context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sturgeon Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cestas, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943436v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changeons notre regard sur le mulet porc (Chelon ramada) probablement le plus commun des poissons migrateurs amphihalins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dindart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois déridé 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spawning grounds water quality on early life stages of allis shad using an ex-situ experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières et thématiques du GDR Écotoxicologie Aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Gironde to Galicia coast : capture of stocked European sturgeon, Acipenser sturio.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Souben Jérémy</w:t>
+                <w:t xml:space="preserve">Does water temperature influence the distribution and the elimination of perfluorinated substances in rainbow trout (Oncorhynchus mykiss)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIBIC 2018, 15th Congresso ibérico de ictiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337209v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does water temperature influence the distribution and the elimination of perfluorinated substances in rainbow trout (Oncorhynchus mykiss)?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+                <w:t xml:space="preserve">Fish migration Assessment by acoustic telemetry in the lower Ebre’ (Catalonia, NE Iberian peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordeix Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franch Nati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queralt Maria Josep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SIBIC 2018, 15th Congresso ibérico de ictiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337230v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish migration Assessment by acoustic telemetry in the lower Ebre’ (Catalonia, NE Iberian peninsula)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Queralt Maria Josep</w:t>
+                <w:t xml:space="preserve">From the Gironde to Galicia coast : capture of stocked European sturgeon, Acipenser sturio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufino R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachon-Garcia J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva-Bautista S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souben Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIBIC 2018, 15th Congresso ibérico de ictiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337224v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche toxicocinétique de l’accumulation des composés organiques fluorés chez la truite arc-en-ciel (Oncorhynchus mykiss).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sturgeon oocyte ovulation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn Skoblina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337147v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European sturgeon young of the year performance in different rearing environments: a study within a stocking program</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche toxicocinétique de l’accumulation des composés organiques fluorés chez la truite arc-en-ciel (Oncorhynchus mykiss).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Danièle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607387v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturgeon oocyte ovulation in vitro</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">European sturgeon young of the year performance in different rearing environments: a study within a stocking program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Carrera Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Sturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337125v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of monitoring methods in a restoration program: case study of Acipenser sturio sustained population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean François Bigot</w:t>
+                <w:t xml:space="preserve">Implementing a PBTK model describing the bioaccumulation of perfluorinated substances in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">27th SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607397v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a PBTK model describing the bioaccumulation of perfluorinated substances in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Espinat</w:t>
+                <w:t xml:space="preserve">Importance of monitoring methods in a restoration program: case study of Acipenser sturio sustained population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337164v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a generic method to assess species exploratory potential under climate change: focus on the exploration phase of anadromous fish</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Towards conservation genomics for the critically endangered European sturgeon (Acipenser sturio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Riga, Lithuania. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">Congenomics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vairão, Portugal. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604921v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding inbreeding and increasing effective population size for the restocking of genetically impoverished species: the case of the critically endangered European sturgeon (Acipenser sturio)</w:t>
+                <w:t xml:space="preserve">Genetic characterization of the relict population of the European sturgeon, Acipenser sturio: insights into breeding and conservation programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources génétiques animales : Taille efficace et dépression de consanguinité : Variables Essentielles de Biodiversité pour la gestion des populations animales sauvages et domestiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">International Sturgeon Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krasnodar, Russia. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604916v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards conservation genomics for the critically endangered European sturgeon (Acipenser sturio)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Development and application of a generic method to assess species exploratory potential under climate change: focus on the exploration phase of anadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congenomics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vairão, Portugal. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">ICES Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Riga, Lithuania. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604915v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of the relict population of the European sturgeon, Acipenser sturio: insights into breeding and conservation programs</w:t>
+                <w:t xml:space="preserve">Avoiding inbreeding and increasing effective population size for the restocking of genetically impoverished species: the case of the critically endangered European sturgeon (Acipenser sturio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sturgeon Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Krasnodar, Russia. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">Ressources génétiques animales : Taille efficace et dépression de consanguinité : Variables Essentielles de Biodiversité pour la gestion des populations animales sauvages et domestiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604917v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of the relict population of the European sturgeon, Acipenser sturio: insights into breeding and conservation programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23512,796 +23969,796 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCB-ECCB 2015 : 27th International Congress for Conservation Biology (ICCB) et 4th European Congress for Conservation Biology (ECCB) : “Mission Biodiversity: Choosing new paths for conservation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Montpellier, France. pp.1-, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of monitoring methods in a recovery plan of a critically endangered diadromous fish: case study of Acipenser sturio sustained population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCB-ECCB, 27th international congress for conservation biology, 4th European congress for conservation biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Montpellier, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural experiments on young of year European sturgeon (Acipenser sturio) intended for stocking ADAPTEST (ADAPTability TESTs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISS7, 7th International symposium on sturgeon, Sturgeon, science and society at the crossroads: meeting the challenges of the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nanaimo, Canada. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more biologically relevant species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fisheries Society of the British Isles Annual Symposium Fish and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Belfast, Ireland. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which future for stocked European sturgeon in the Gironde Dordogne Garonne System? Habitats used and movement patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emy Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Roqueplo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on the restoration of fish populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Düsseldorf, Germany. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass marking of juvenile diadromous fish: common requirements from the recovery plans of Allis shad Alosa alosa and North Sea Houting Coregonus oxyrinchus in the Rhine basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Beeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Ingendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jost Borcherding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque international sur le Rhin Migration piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Bonn, Germany. pp.1, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidental escapement of farmed siberian sturgeon Acipenser baerii Brandt 1869 in the last watershed of the endangered european sturgeon Acipenser sturio L. 1758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Sturgeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Oshkosh, United States. pp.3, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24311,497 +24768,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Gessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.668, 2011, 978-3-642-20610-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology And Conservation Of The European Sturgeon Acipenser Sturio L, 1758. The Reunion of the European and Atlantic Sturgeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.668, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish and Diadromy in Europe (ecology, management, conservation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrobiologia, special issue 602 (1) Springer Publisher, pp.186, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-008-9289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00197520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des organismes sous stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bocquené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ALT, pp.36, 1999, Programme scientifique Seine-Aval, n° 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24811,2767 +25268,2767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of escapements of farmed Siberian sturgeon in french catchments: some extreme events and a lot punctual incidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Siberian Sturgeon (Acipenser baerii, Brandt, 1869) Volume 2 Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.501-515, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour réduire la vulnérabilité des peuplements de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baptist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les poissons d'eau douce à l'heure du changement climatique : état des lieux et pistes pour l'adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131 p., 2014, Comprendre pour Agir, 970-10-91047-38-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper l'impact du changement climatique sur les peuplements de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baptist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirmala Séon-Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les poissons d'eau douce à l'heure du changement climatique : état des lieux et pistes pour l'adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONEMA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131 p., 2014, Comprendre pour Agir, 970-10-91047-38-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité marine : chapitre 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Castège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.173-188, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Seine assainie, les poissons migrateurs et l’hydroélectricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Lizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Lizet; J. Milliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal certifié conforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp.35-54, 2012, Universciences, 9782100582853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological cycle and migrations of acipenser sturio: chap. 10</w:t>
+                <w:t xml:space="preserve">Post release monitoring techniques: chap. 29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Roqueplo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emy Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_10⟩</w:t>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunioin of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.407-415, 2011, 978-3-642-20610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596649v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat, movements and feeding of juvenile european sturgeon (Acipenser sturio) in Gironde estuary: chap. 11</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Recent progress in larval rearing of the European sturgeon, Acipenser sturio: chap. 33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_11⟩</w:t>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.449-453, 2011, 978-3-642-2610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596795v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a broostock of Acipenser sturio in France: chap. 31</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological cycle and migrations of acipenser sturio: chap. 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.147-152, 2011, 978-3-642-20610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600209v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturgeon Fishing, Landings, and Caviar Production During the Twentieth Century in the Garonne Basin and the Coastal Sea: chap. 13</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+                <w:t xml:space="preserve">Habitat, movements and feeding of juvenile european sturgeon (Acipenser sturio) in Gironde estuary: chap. 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.177-193, 2011, 978-3-642-20610-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_13⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.153-163, 2011, 978-3-642-20610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596097v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the reproductive cycle of wild Acipenser sturio: chap. 12</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a broostock of Acipenser sturio in France: chap. 31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Pelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.425-438, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596783v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population conservation requires improved understanding of in situ life histories: chap. 44</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Sturgeon Fishing, Landings, and Caviar Production During the Twentieth Century in the Garonne Basin and the Coastal Sea: chap. 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.585-592, 2011, 978-3-642-20610-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_44⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.177-193, 2011, 978-3-642-20610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596782v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces : ordre des acipensériformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Les espèces : ordre des pleuronectiformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Allardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les poissons d'eau douce de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications Scientifiques du M.N.H.N., pp.251-258, 2011, Inventaires &amp; biodiversité, 978-2-85653-672-8</w:t>
+              <w:t xml:space="preserve">, Publications Scientifiques du M.N.H.N., pp.506-509, 2011, Inventaires &amp; biodiversité, 978-2-914817-69-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596773v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces : ordre des pleuronectiformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Brief introduction to sturgeons with a special focus on the European sturgeon, Acipenser sturio L., 1758.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Williot, Patrick and Rochard, Eric and Desse-Berset, Nathalie and Gessner, Jorn and Kirschbaum, Frank. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les poissons d'eau douce de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications Scientifiques du M.N.H.N., pp.506-509, 2011, Inventaires &amp; biodiversité, 978-2-914817-69-1</w:t>
+              <w:t xml:space="preserve">Biology And Conservation Of The European Sturgeon Acipenser Sturio L, 1758. The Reunion of the European and Atlantic Sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.03-11, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582615v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief introduction to sturgeons with a special focus on the European sturgeon, Acipenser sturio L., 1758.</w:t>
+                <w:t xml:space="preserve">Reproduction of the cultured brood fish: chap. 32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology And Conservation Of The European Sturgeon Acipenser Sturio L, 1758. The Reunion of the European and Atlantic Sturgeons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.439-448, 2011, 978-3-642-2610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100910v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction of the cultured brood fish: chap. 32</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en oeuvre d'un protocole de préparation à la reproduction : 2.1 Action n°14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Pelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Programme de recherche et de conservation de l’esturgeon européen Acipenser sturio : bilan scientifique et technique 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19, 2011, Etude Cemagref, groupement de Bordeaux, n°141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596784v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'un protocole de préparation à la reproduction : 2.1 Action n°14</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm cryopreservation in sturgeon with a special focus on A. sturio: chap. 35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos A. Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mercier</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Urbanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de recherche et de conservation de l’esturgeon européen Acipenser sturio : bilan scientifique et technique 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.465-476, 2011, 978-3-642-2610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597517v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm cryopreservation in sturgeon with a special focus on A. sturio: chap. 35</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Tagging european and atlantic sturgeons in Europe: chap. 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.465-476, 2011, 978-3-642-2610-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_35⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.349-355, 2011, 978-3-642-2610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597845v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tagging european and atlantic sturgeons in Europe: chap. 24</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">What Is the Future for the European Sturgeon?: chap. 49</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_24⟩</w:t>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.649-661, 2011, 978-3-642-20610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596648v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is the Future for the European Sturgeon?: chap. 49</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of the reproductive cycle of wild Acipenser sturio: chap. 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_49⟩</w:t>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.165-175, 2011, 978-3-642-2610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596145v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post release monitoring techniques: chap. 29</w:t>
+                <w:t xml:space="preserve">Population conservation requires improved understanding of in situ life histories: chap. 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Gessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunioin of the European and Atlantic sturgeons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_29⟩</w:t>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.585-592, 2011, 978-3-642-20610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596650v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in larval rearing of the European sturgeon, Acipenser sturio: chap. 33</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Williot</w:t>
+                <w:t xml:space="preserve">Les espèces : ordre des acipensériformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les poissons d'eau douce de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications Scientifiques du M.N.H.N., pp.251-258, 2011, Inventaires &amp; biodiversité, 978-2-85653-672-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597839v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass marking in European sturgeon: chap. 25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27580,1048 +28037,1048 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunioin of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.357-367, 2011, 978-3-642-20610-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Effects of Forthcoming Climate Change and Biological Introductions on the Restoration of the European Sturgeon: chap. 45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Béguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.593-601, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishery by-catch of european sturgeon in the bay of Biscay: chap. 22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.335-342, 2011, 978-3-642-20610-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces : ordre des osmériformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Allardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les poissons d'eau douce de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications Scientifiques du M.N.H.N., pp.388-389, 2011, Inventaires &amp; biodiversité, 978-2-914817-69-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Future of Stocked Fish: chap. 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunioin of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.417-423, 2011, 978-3-642-20610-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present legal status of the European sturgeon Acipenser sturio: chap. 18</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">An Overview on Geographical Distribution from Past Descriptions: chap. 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_18⟩</w:t>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.81-90, 2011, 978-3-642-20610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596750v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview on Geographical Distribution from Past Descriptions: chap. 6</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Present legal status of the European sturgeon Acipenser sturio: chap. 18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_6⟩</w:t>
+              <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.251-255, 2011, 978-3-642-2610-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596780v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief introduction to sturgeon with a special focus on the European sturgeon, Acipenser sturio L. 1758: chap. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.3-11, 2011, 978-3-642-20610-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historic Overview of the European Sturgeon Acipenser sturio in France: Surveys, Regulations, Reasons for the Decline, Conservation, and Analysis: chap. 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28630,172 +29087,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.285-307, 2011, 978-3-642-20610-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age assessment in European sturgeon: chap. 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28804,1144 +29261,1144 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and conservation of the European sturgeon Acipenser sturio L. 1758: the reunion of the European and Atlantic sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.343-348, 2011, 978-3-642-2610-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the future for the European sturgeon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorn Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Williot, Patrick and Rochard, Eric and Desse-Berset, Nathalie and Gessner, Jorn and Kirschbaum, Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology And Conservation Of The European Sturgeon Acipenser Sturio L, 1758. The Reunion of the European and Atlantic Sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.649-661, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de savoir faire en production d’alevins : 2.4 Action n°16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-33, 2009, Etude Cemagref, groupement de Bordeaux, n°133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat récapitulatif des stocks ex situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.6-11, 2009, Etude Cemagref, groupement de Bordeaux, n°133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’alevins : 2.5 Action n°19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.34-41, 2009, Etude Cemagref, groupement de Bordeaux, n°133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d'un protocole de préparation à la reproduction : 2.2 Action n°14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-21, 2009, Etude Cemagref, groupement de Bordeaux, n°133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability and prerequisites for the successful introduction of sturgeon species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Domezain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology, Conservation and Sustainable Development of sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.369-384, 2009, Fish and Fisheries Series vol. 29, 978-1-4020-8436-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acipenser sturio recovery research actions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Williot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kirschbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology, Conservation and Sustainable Development of sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.247-263, 2009, Fish and Fisheries Series vol. 29, 978-1-4020-8436-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poissons migrateurs, des indicateurs de la qualité des relations des humains entre eux et avec leur milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'après développement durable : espaces, nature, culture et qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.277-284, 2008, 978-2-7298-3865-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Allis Shad Alosa alosa: Biology, Ecology, Range and Status of Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Richard Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alexandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology, Status and Conservation of the World's Shads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, American Fisheries Society, 2003, American Fisheries Society Symposium, 1-888569-51-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29951,633 +30408,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shads state of the art: 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miran Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Alexandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Henggeler Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.46-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main conclusions and recommendations: 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro R. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.169-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat recovery and related conservation efforts: 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina S. Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bochechas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruxelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.106-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheries monitoring and assessment: 5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bruxelas</w:t>
+                <w:t xml:space="preserve">Evaluation de la sensibilité des jeunes stades d'esturgeons européens aux polluants : chapitre V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eveilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.151-168</w:t>
+              <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602582v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sensibilité des jeunes stades d'esturgeons européens aux polluants : chapitre V</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+                <w:t xml:space="preserve">Fisheries monitoring and assessment: 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bochechas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruxelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.59-70</w:t>
+              <w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.151-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601449v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la température et de l'hypoxie sur la physiologie et le comportement des larves d'esturgeon (Acipenser sturio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30586,123 +31043,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l’esturgeon européen Acipenser sturio – Bilan scientifique et technique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.70-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification expérimentale des preferenda oxy-thermiques pour les stades embryonnaires et juvéniles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30711,3187 +31168,3187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat récapitulatif des stocks ex situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l’esturgeon européen Acipenser sturio : bilan scientifique et technique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de marquage vital des alevins : action n°18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de reproductions assistées en 2009 : 2.2 Action n°15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l’esturgeon européen Acipenser sturio : bilan scientifique et technique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.20-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de marquage vital des alevins : 1.1 action n°18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification expérimentale des préférences d'habitat des jeunes stades : 1.1 action n°9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Roqueplo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.54-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des techniques d’élevage larvaire et repeuplement : 2.6 Action n°20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de reproductions assistées en 2008 : 2.3 Action n°15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.22-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo préservation, constitution d’une banque de spermes congelés : 2.7 Action n°23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la gestion des animaux au développement normal de leur ontogenèse : 2.1 Action n°12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des techniques d'élevage larvaire et repeuplement : 2.6 Action n°20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.44-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier établissement d'un modèle de fonctionnement de la population d'anguille à l'échelle d'un bassin versant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des habitats fréquentés par les juvéniles d'esturgeon européen dans l'estuaire de la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.23-25</w:t>
+              <w:t xml:space="preserve">, 2005, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587272v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des réseaux trophiques de l'estuaire de la Gironde par les métaux-traces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premier établissement d'un modèle de fonctionnement de la population d'anguille à l'échelle d'un bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Système fluvio-estuarien de la Gironde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.21-23</w:t>
+              <w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587287v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de tableaux de bord pour le suivi des populations de poissons migrateurs : application à la grande alose</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination des réseaux trophiques de l'estuaire de la Gironde par les métaux-traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maury Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.27-28</w:t>
+              <w:t xml:space="preserve">Système fluvio-estuarien de la Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587275v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de fidélité de la grande alose à son lieu de naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des habitats fréquentés par les juvéniles d'esturgeon européen dans l'estuaire de la Gironde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Conception de tableaux de bord pour le suivi des populations de poissons migrateurs : application à la grande alose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.6-7</w:t>
+              <w:t xml:space="preserve">, 2005, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587259v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés de poissons et l'organisation trophique de l'estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Système fluvio-estuarien de la Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juvenile sturgeon (Acipenser sturio) habitat utilization in the Gironde estuary as determined by acoustic telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic telemetry: advances and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the population size, exploitation rate, and escapement of silver-phase american eels in the St. Lawrence watershed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The Gironde estuary: a European reference for fish population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology, management and protection of catadromous eels, DIXON D.A.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.235-242</w:t>
+              <w:t xml:space="preserve">River basin management: from experience to implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582739v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gironde estuary: a European reference for fish population?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Estimation of the population size, exploitation rate, and escapement of silver-phase american eels in the St. Lawrence watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Verreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River basin management: from experience to implementation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.63-77</w:t>
+              <w:t xml:space="preserve">Biology, management and protection of catadromous eels, DIXON D.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583637v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The allis shad Alosa alosa: biology, range, and status of populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bagliniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alexandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity, status, and conservation of the World's shads, LIMBURG K.E., WALDMAN J.R.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première analyse du régime alimentaire des jeunes A. sturio en zone estuarienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restauration de l'esturgeon européen Acipenser sturio - Rapport scientifique Contrat Life B-3200/98/460 - Etude Cemagref groupement de Bordeaux n°80</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.79-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces : ordre des osmériformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des poissons d'eau douce de France, KEITH P., ALLARDI J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces : ordre des acipensériformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des poissons d'eau douce de France, KEITH P., ALLARDI J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.104-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une démarche qualité dans le cadre de l'échantillonnage d'une population de grande alose (Alosa alosa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation des zones estuariennes fréquentées par les juvéniles d'esturgeon, compréhension des migrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Synthèse des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 1997, pp.293-348</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taverny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997, pp.127-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582437v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation de l'aire de répartition marine de l'esturgeon européen Acipenser sturio à partir de déclarations de captures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Premier inventaire ichthyologique de la partie basse de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gauthiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, pp.271-292</w:t>
+              <w:t xml:space="preserve">Programme Scientifique Seine aval exercice 1996. Rapport final par laboratoire - Etat d'avancement des travaux du programme coordonné de recherche sur l'estuaire de la Seine. Thème : Edifices biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.8-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582435v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">L'esturgeon européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1997, pp.127-171</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La diversité biologique en France, programme d'action pour la faune et la flore sauvages, MINISTERE DE L'ENVIRONNEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601846v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier inventaire ichthyologique de la partie basse de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Visualisation des zones estuariennes fréquentées par les juvéniles d'esturgeon, compréhension des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Scientifique Seine aval exercice 1996. Rapport final par laboratoire - Etat d'avancement des travaux du programme coordonné de recherche sur l'estuaire de la Seine. Thème : Edifices biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, pp.8-31</w:t>
+              <w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.293-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582571v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'esturgeon européen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Identification et caractérisation de l'aire de répartition marine de l'esturgeon européen Acipenser sturio à partir de déclarations de captures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La diversité biologique en France, programme d'action pour la faune et la flore sauvages, MINISTERE DE L'ENVIRONNEMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+              <w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.271-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582373v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des captures accidentelles d'Acipenser sturio réalisées en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.377-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau de bord de la population. Estimation de l'abondance des différentes classes d'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33906,484 +34363,484 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude Cemagref, groupement de Bordeaux n° 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.349-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat actuel des zones de frayères : propositions d'actions de protection et de réhabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Puivif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.173-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches &amp;quot;faune&amp;quot; : poissons : l'anguille, la lamproie, les aloses, l'esturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversité biologique en France : programme d'action pour la faune et la flore sauvages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gironde: biology of the estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaire de la Gironde, livre blanc, Agance de l'eau Adour-Garonne, IFREMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, pp.46-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La macrofaune aquatique de l'estuaire de la Gironde : contribution au livre blanc de l'Agence de l'eau Adour Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat des connaissances sur l'estuaire de la Gironde, Agence de l'Eau Adour Garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34393,151 +34850,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The return of the Allis shad (Alosa alosa) to the navigable lower reaches of the Seine: what are the migratory routes of future spawners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34547,660 +35004,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Bycatch Prevention and Mitigation Measures for Sturgeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Striebel-Greiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commision. 2025, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of implementation of the Pan-European Action Plan for Sturgeons - Atlantic Region 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Popp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commision; Federal Ministry for the Environment, Nature Conservation, Nuclear Safety and Consumer Protection; DREAL Nouvelle-Aquitaine; Ministère de la Transition écologique et de la Cohésion des territoires; French Biodiversity Office; Adour-Garonne Water Agency; Port de Bordeaux; NGO MIGADO; French National Comittee for Marine Fisheries and Sea Farming; (Netherlands) Ministry of Agriculture Nature and Food Quality; Royal Dutch Angling Alliance; NGO Ark Nature; Federal Agency for Nature Conservation; Federal Institute of Hydrology; Leibniz Institute of Freshwater Ecology and Inland Fisheries. 2025, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie écologique et histoire de vie du mulet porc (Chelon ramada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dindart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fiche synthèse, OFB; INRAE; Institut Agro; UPPA. 2024, 4 p</w:t>
+              <w:t xml:space="preserve">OFB; Inrae; Institut Agro; UPPA. 2024, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04772686v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie écologique et histoire de vie du mulet porc (Chelon ramada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dindart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB; Inrae; Institut Agro; UPPA. 2024, 109 p</w:t>
+              <w:t xml:space="preserve">Fiche synthèse, OFB; INRAE; Institut Agro; UPPA. 2024, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04700461v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et distribution des mugilidés de France et dynamique de population du mulet porc (Chelon ramada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dindart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - EABX; MIAME. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles connaissances sur les flux migratoires piscicoles dans l’axe fluvial Seine, fragmenté par les ouvrages de navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; GIP Seine-Aval. 2023, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective sur l'évolution de la recherche sur les poissons migrateurs amphihalins à l'horizon 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35209,301 +35666,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2015, pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de tableau de bord de la grande alose du bassin versant Gironde-Garonne-Dordogne, méthodes, résultats et perspectives de la démarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation et utilisation des habitats estuariens par les poissons migrateurs thalassotoques : approche comparative Seine-Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35532,4742 +35989,4742 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management plan to the Life project: the re-introduction of the Allis shad (Alosa alosa) to the Rhine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scharbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique dans le contexte des changements globaux : expertise collective sur l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des aires de répartition des espèces : rapport final 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio : bilan scientifique et technique 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des effets des changements climatiques sur les espèces (à large échelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise collective Les effets du changement climatique dans le contexte des changements globaux. Expertise collective sur l'estuaire de Seine GIP Seine Aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de recherche et de conservation de l'esturgeon européen Acipenser sturio ; bilan scientifique et technique 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération Aquitaine - Hesse : Programme de réintroduction de la grande alose Alosa alosa dans le bassin du Rhin : Bilan des opérations 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aires de distributions potentielles et conséquences en matière de conservation de la biodiversité migratrice : Rapport annuel d'avancement du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification éco-anthropologique d'espèces migratrices, emblématiques de la reconquête d'un milieu fortement anthropisé, la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pellegrini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification éco-anthropologique d'espèces migratrices, emblématiques de la reconquête d'un milieu fortement anthropisé : la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Actions de recherche proposées pour contribuer au plan international de restauration de l'esturgeon européen Acipenser sturio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2006, pp.86</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587718v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions de recherche proposées pour contribuer au plan international de restauration de l'esturgeon européen Acipenser sturio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Identification éco-anthropologique d'espèces migratrices, emblématiques de la reconquête d'un milieu fortement anthropisé : la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2006, pp.52</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Béguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588280v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of the Working Group on Fish Ecology</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2003, pp.110</w:t>
+                <w:t xml:space="preserve">Tableau de bord un outil pour le suivi des poisons migrateurs : concepts et réflexion sur le choix d'indicateurs pour la population de grande alose sur le bassin versant Gironde-Garonne-Dordogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02581409v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation de l'état écologique de masses d'eaux de transition de type &amp;quot; estuaire &amp;quot;à partir du cas de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau de bord un outil pour le suivi des poisons migrateurs : concepts et réflexion sur le choix d'indicateurs pour la population de grande alose sur le bassin versant Gironde-Garonne-Dordogne</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.146</w:t>
+                <w:t xml:space="preserve">Report of the Working Group on Fish Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.T. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02593868v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme LITEAU : Gironde : rôle de la dynamique des masses d'eau et des sédiments fins dans les transferts chimiques et biologiques dans l'estuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et vulnérabilité des habitats essentiels utilisés par l’esturgeon européen, Acipenser sturio, dans l’estuaire de la Gironde : Rapport final Cemagref, MEDD-GRISAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2002, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de l'esturgeon européen Acipenser sturio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi des captures 1999 - Etude de la faune circulante 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la faune présente sur les sites de dragage et d'immersion des déblais dragués dans l'estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi des captures 1998 - Etude de la faune circulante 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du nombre d'anguilles d'Amérique (Anguilla rostrata) quittant le bassin versant du Saint-Laurent et de son taux d'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Verreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité morphologique et physiologique des civelles d'anguilles dans l'estuaire de la Gironde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi des captures 1997 - Etude de la faune circulante 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1999, pp.22</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581286v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi des captures 1997 - Etude de la faune circulante 1998</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Variabilité morphologique et physiologique des civelles d'anguilles dans l'estuaire de la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1999, pp.172</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sbaihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579316v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'évolution de la population d'éperlan (Osmerus eperlanus) de 1976 à 1996 dans l'estuaire de la Gironde : examen particulier de l'action de la température</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi statistique 1996 - Etude de la faune circulante 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Castelnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577502v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi statistique 1996 - Etude de la faune circulante 1997</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'évolution de la population d'éperlan (Osmerus eperlanus) de 1976 à 1996 dans l'estuaire de la Gironde : examen particulier de l'action de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.163</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577599v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi statistique 1995 - Etude de la faune circulante 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1997, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données issues du suivi de la faune circulante aux abords de la Centrale de Braud et Saint-Louis. Cas des juvéniles d'aloses (Alosa alosa), des crevettes blanches (Palaemon longirostris) et des civelles d'anguilles (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin Vandembulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1997, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : suivi statistique 1994 : étude de la faune circulante 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1996, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : suivi statistique 1993 - Etude de la faune circulante 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1995, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat initial de la Garonne à proximité du rejet de la station d'épuration du Clos de Hilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1994, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde - Suivi statistique 1992 - Etude de la faune circulante 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1994, pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et modélisation de la croissance des formes juvéniles d'esturgeons autochtones Acipenser sturio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Application de la méthode d'estimation de l'âge à l'analyse démographique de la population d'esturgeon Acipenser sturio dans l'estuaire de la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1994, pp.42</w:t>
+              <w:t xml:space="preserve">irstea. 1994, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574856v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode d'estimation de l'âge à l'analyse démographique de la population d'esturgeon Acipenser sturio dans l'estuaire de la Gironde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Suivi et modélisation de la croissance des formes juvéniles d'esturgeons autochtones Acipenser sturio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1994, pp.40</w:t>
+              <w:t xml:space="preserve">irstea. 1994, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578243v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'esturgeon Acipenser sturio dans le milieu naturel : application de la méthode d'estimation de l'age à l'analyse démographique de la population d'esturgeon Acipenser sturio dans l'estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1993, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'esturgeon Acipenser sturio dans le milieu naturel : mise au point d'une méthode d'estimation de l'âge individuel de l'esturgeon européen (A. sturio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1993, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : Suivi statistique 1991 : étude de la faune circulante 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1993, pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma de vocation piscicole et halieutique du département de la Gironde : les affluents situés sur la rive droite de la Dordogne et de l'estuaire de la Gironde : 2 parties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1992, pp.271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : 1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1992, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissons et crustacés de l'estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1992, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du suivi halieutique de l'estuaire de la Gironde 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1991, pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de suivi halieutique de l'estuaire de la Gironde : 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1990, pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des connaissances sur les salmonidés migrateurs du système estuarien Gironde-Garonne-Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boigontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref. 1989, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de suivi halieutique de l'estuaire de la Gironde : 1988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boigontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1989, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du suivi halieutique de l'estuaire de la Gironde : 1987 note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boigontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1988, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du suivi halieutique de l'estuaire de la Gironde : 1987</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boigontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1988, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de suivi halieutique de l'estuaire de la Gironde 1985 : part.1 étude de la faune circulante aux abords de la centrale du Blayais, année 1985 : part.2 évaluation de la production et calculs de CPUE, campagne 1984</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1986, pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche des migrateurs en Gironde : résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coutancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cerezuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1985, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche des migrateurs en Gironde : part.2 Enquête socioprofessionnelle : propositions de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cerezuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1985, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de surveillance halieutique de l'estuaire de la Gironde : 1984</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boigontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1985, pp.187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40277,269 +40734,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Nordseeprojekt: Wiederherstellung von Beständen des Europäischen Störs (A. sturio) im Elbeeinzugsgebiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd-Michael Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hallermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Fredrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la population d'esturgeons européens en milieu naturel - Focus sur les échantillonnages 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Le Barh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40549,100 +41006,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de suivi de l'abondance des amphihalins dans le système fluvio-estuarien de la Gironde, application à l'étude écobiologique de l'esturgeon Acipenser sturio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Biologie des populations et écosystèmes, Université de Rennes I, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02575170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40652,91 +41109,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des populations de poissons migrateurs amphihalins : de la caractérisation des migrateurs à leur quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Habilitation à diriger des recherches, Université Paul Sabatier, Toulouse III, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02580105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40746,157 +41203,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC Biodiversité continentale : rivières et forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId815"/>
+      <w:footerReference w:type="default" r:id="rId821"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -41043,51 +41500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05170036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bouyssonnie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01687-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desimira Maria Stroe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Dobre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricel Floricel Dima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Dediu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Nicoleta Macoveiu Dobre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172748" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrancois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112720" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05139-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Couturier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4021-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Goncharov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dani&#232;le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05029-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.02.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Carrera Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00854" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0531-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-016-0538-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0062-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascual" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9383-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fraty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013086" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600627v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jari&#263;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pourkazemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhuocheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qiongying" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1213-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZB0NZRZ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJW8BQKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coustillas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQX0M7FN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CNFLT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00691.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXV9JV2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592078v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01794.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57Z3MG73-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590036v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07294" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909913v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590444v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9281-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GF4JLHXK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00214.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589308v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588349v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583174v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00031-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583202v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbaihi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brosse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piefort" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0426.2002.00414.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP6Q40NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jego" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579648v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tremblay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580311v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin Vandembulcke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bellariva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581295v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vigneux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580181v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579955v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Aprahamiam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579647v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579652v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511748v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pronier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578195v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Brun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meauze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578367v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578076v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213589v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Gessner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mccormick" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels W. P. Brev&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ordeix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943548v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin B&#259;dili&#539;&#259;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brev&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943301v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943232v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943171v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;rendeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943278v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Brugger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771828v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grall" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942960v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942906v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robinson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Grecu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bronzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940692v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610129v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610130v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610131v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337440v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853354v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337444v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nati Franch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Queralt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606502v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607389v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bigot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607392v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaugeois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ch&#232;vre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853108v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607395v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337438v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607391v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jaric" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaika Ebert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallermann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607388v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606283v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauronce" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adam" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606279v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606361v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larcher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606281v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604815v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606282v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601434v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerandeau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;licia Goubin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601423v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600799v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601032v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Clerandeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601031v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cast&#232;ge" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190358v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605147v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fredrich" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605149v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597538v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597539v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440404v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592138v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Haro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592166v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ombrane" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593137v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396300v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590443v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453726v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593104v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453568v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrini" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453593v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587052v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453617v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587153v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kirschbaum" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587154v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587152v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588624v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586286v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583640v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586587v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581310v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581311v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581513v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581514v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581517v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581308v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590449v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590448v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581284v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mailhot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580305v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578890v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Fortin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593094v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578889v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582440v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581267v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579317v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582203v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577246v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582005v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574689v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577061v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574855v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579314v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramaglia" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574589v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582193v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575201v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575987v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575989v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575213v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debenay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746327v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gobbetto" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943107v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698180v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943065v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943436v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Croc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942994v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dindart" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940758v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337209v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufino R." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachon-Garcia J. David" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva-Bautista S." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souben J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337230v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337224v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordeix Marc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franch Nati" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queralt Maria Josep" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337147v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dani&#232;le" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607387v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337125v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Goncharov" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Skoblina" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607397v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337164v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604921v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot Granier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604916v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604915v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604917v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604913v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605145v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605148v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacobs" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593324v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Marie" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593141v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587214v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beeck" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Ingendahl" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Borcherding" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607696v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596062v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100915v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Gessner" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197520v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9289-0" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVKGXB0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579602v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burgeot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607393v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adam" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796220v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Molina" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Les-poissons-d-eau-douce-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796176v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala S&#233;on-Massin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599367v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597513v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lizet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milliet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596649v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_10" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596795v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_11" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600209v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pelard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596097v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_13" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596783v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_12" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596782v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_44" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596773v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582615v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Allardi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100910v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596784v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_32" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597517v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597845v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos A. Horvath" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urbanyi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_35" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596648v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_24" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596145v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_49" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596650v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_29" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597839v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Sevin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_33" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596751v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_25" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599976v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596797v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_22" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596775v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596753v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_30" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596750v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_18" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596780v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_6" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596144v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596098v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_20" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596749v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_23" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100911v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597917v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597913v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597919v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597915v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591328v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carmona" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Domezain" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591327v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590726v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amat" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832505v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alexandrino" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602614v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henggeler Antunes" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cobo" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy King" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602583v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Almeida" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602615v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S. Mateus" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bochechas" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruxelas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602582v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601449v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveilleau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601014v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607695v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597516v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596678v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597518v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596675v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596674v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charles" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597916v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597920v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597918v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597914v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597929v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587272v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587287v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587275v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587268v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587259v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587277v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587225v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582739v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583637v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582740v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bagliniere" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593120v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582614v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582612v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579515v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582437v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582435v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601846v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582571v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthiez" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582373v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582439v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582438v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601845v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jego" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Puivif" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583170v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herrenschmidt" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582434v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Castel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582433v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323939v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213667v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Striebel-Greiter" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213647v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Popp" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772686v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700461v2" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376581v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771989v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607689v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602108v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597291v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597511v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596676v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scharbert" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beeck" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint Pierre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597238v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594497v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massei" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599653v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597905v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593857v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596673v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591435v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599661v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590282v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587718v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588280v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581409v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Albert" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Andersen" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprahamian" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchard" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daan" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581715v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593868v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580812v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605614v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581681v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580755v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580118v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sorbe" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579639v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579467v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581286v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579316v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577502v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577599v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577245v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578491v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574454v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574978v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574727v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574775v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574856v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578243v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576922v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575180v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574587v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599759v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575149v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sertier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609526v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575199v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575191v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575525v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boigontier" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601821v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601836v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601743v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601812v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albiges" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601851v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutancier" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cerezuelle" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guchan" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601747v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601839v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213617v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd-Michael Arndt" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hallermann" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fredrich" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359771v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02575170v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580105v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2026.1774062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desimira Maria Stroe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Dobre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricel Floricel Dima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Dediu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Nicoleta Macoveiu Dobre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05170036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bouyssonnie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-025-01687-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Ge&#223;ner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111762" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrancois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112720" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05139-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Couturier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4021-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F. Goncharov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2019.06.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dani&#232;le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05029-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.02.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Carrera Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00854" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-016-0538-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0531-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mota" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0062-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascual" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-015-9383-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jari&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Gessner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fraty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013086" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.03.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pourkazemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhuocheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qiongying" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1213-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZB0NZRZ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coustillas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.032" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQX0M7FN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJW8BQKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roqueplo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CNFLT1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2009.00691.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXV9JV2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592078v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01794.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57Z3MG73-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591673v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590643v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07294" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590444v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9281-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GF4JLHXK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00214.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589308v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588349v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583174v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00031-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583202v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbaihi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchelidon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581098v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piefort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0426.2002.00414.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP6Q40NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brosse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jego" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579648v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tremblay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580311v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin Vandembulcke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bellariva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580312v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581295v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vigneux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580181v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579955v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Aprahamiam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Alexandrino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579652v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579647v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511748v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pronier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578195v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Brun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meauze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578367v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578076v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Gessner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597778v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalanne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ely" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robinson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598240v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin B&#259;dili&#539;&#259;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels W. P. Brev&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213589v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mccormick" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ordeix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943548v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brev&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943301v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943171v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;rendeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943278v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Brugger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771828v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grall" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942960v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942906v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Grecu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940831v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bronzi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940692v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212228v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610129v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610131v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337440v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853354v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337444v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nati Franch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Queralt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607395v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606502v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607389v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bigot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607392v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaugeois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ch&#232;vre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853108v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337438v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607388v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607391v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jaric" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaika Ebert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hallermann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606279v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606283v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauronce" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adam" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606361v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larcher" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606281v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604815v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606282v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601434v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerandeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;licia Goubin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602113v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600799v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601032v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Clerandeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601031v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605480v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borja" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cast&#232;ge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190358v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601433v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605147v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fredrich" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605149v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597538v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597539v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593138v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592138v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Haro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592166v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ombrane" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440404v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593137v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396300v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590443v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453726v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593104v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453568v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453593v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587052v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453617v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587153v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kirschbaum" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587154v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587152v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588624v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583640v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586286v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581310v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581311v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581513v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581514v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581517v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581308v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590449v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590448v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580305v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581284v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mailhot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemire" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578856v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Masse" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578890v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Fortin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593094v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578889v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582427v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582440v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581267v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579317v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582203v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577246v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582005v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574689v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577061v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574855v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Babin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579314v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gramaglia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574589v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582193v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575201v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575987v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575989v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575213v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debenay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746327v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gobbetto" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943107v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698180v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943436v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Croc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943065v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942994v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dindart" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940758v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337230v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337224v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordeix Marc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franch Nati" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queralt Maria Josep" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337209v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufino R." TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachon-Garcia J. David" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva-Bautista S." TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souben J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337125v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Goncharov" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Skoblina" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337147v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dani&#232;le" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuillet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607387v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337164v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607397v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604915v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604917v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604921v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot Granier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604916v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604913v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605145v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605148v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacobs" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593324v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Marie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593141v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587214v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beeck" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Ingendahl" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Borcherding" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607696v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596062v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100915v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Gessner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197520v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9289-0" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DVKGXB0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579602v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burgeot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607393v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adam" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796220v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Molina" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onema.fr/Les-poissons-d-eau-douce-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796176v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala S&#233;on-Massin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599367v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597513v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lizet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milliet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596650v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_29" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597839v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Sevin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_33" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596649v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_10" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596795v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_11" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600209v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pelard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596097v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_13" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582615v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Allardi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100910v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596784v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_32" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597517v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597845v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos A. Horvath" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urbanyi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_35" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596648v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_24" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596145v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_49" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596783v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_12" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596782v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_44" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596773v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596751v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_25" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599976v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596797v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_22" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596775v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596753v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_30" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596780v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_6" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596750v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_18" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596144v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596098v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_20" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596749v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_23" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100911v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597917v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597913v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597919v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Conchou" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597915v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591328v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carmona" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Domezain" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591327v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590726v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amat" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832505v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alexandrino" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602614v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henggeler Antunes" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cobo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy King" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602583v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Almeida" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602615v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S. Mateus" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bochechas" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruxelas" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601449v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveilleau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602582v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601014v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607695v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597516v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596678v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597518v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596675v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596674v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charles" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597916v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597920v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597918v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597914v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597929v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587259v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587272v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587287v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587268v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tomas" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587275v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587277v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587225v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583637v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582739v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verreault" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582740v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bagliniere" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593120v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582614v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582612v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579515v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601846v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582571v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthiez" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582373v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582437v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582435v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582439v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582438v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601845v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jego" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Puivif" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583170v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herrenschmidt" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582434v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Castel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582433v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323939v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213667v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Striebel-Greiter" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213647v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Popp" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700461v2" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772686v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376581v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771989v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607689v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602108v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597291v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597511v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596676v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scharbert" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beeck" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint Pierre" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597238v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594497v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massei" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599653v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597905v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593857v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596673v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591435v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599661v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590282v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588280v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587718v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593868v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581715v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581409v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Albert" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Andersen" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprahamian" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchard" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daan" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580812v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605614v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581681v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580755v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580118v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sorbe" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579639v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579467v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579316v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581286v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577599v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577502v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577245v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578491v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574454v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574978v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574727v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574775v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578243v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574856v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576922v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575180v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574587v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599759v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575149v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sertier" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609526v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575199v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575191v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575525v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boigontier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601821v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601836v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601743v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601812v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albiges" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601851v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutancier" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cerezuelle" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guchan" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601747v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601839v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213617v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd-Michael Arndt" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hallermann" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fredrich" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359771v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02575170v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580105v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>