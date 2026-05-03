--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -802,584 +802,584 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric-visual descriptor for improved image based localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achref Ouni</w:t>
+                <w:t xml:space="preserve">Institut Pascal Long-Term dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevaldonné</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VCIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, MACAO, China</w:t>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024935v1</w:t>
+                <w:t xml:space="preserve">hal-03023944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut Pascal Long-Term dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Bouaziz</w:t>
+                <w:t xml:space="preserve">A Hybrid Approach for Improved Image Similarity Using Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bresson</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">ISVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023944v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for Improved Image Similarity Using Semantic Segmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse environnementale de l’utilisation de sources de protéines européennes pour l’alimentation porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Krogh Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, virtual, United States</w:t>
+              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024941v1</w:t>
+                <w:t xml:space="preserve">hal-02479993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction Planaire de Zone Carrossable de Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Marmoiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse environnementale de l’utilisation de sources de protéines européennes pour l’alimentation porcine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric-visual descriptor for improved image based localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevaldonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.337-342</w:t>
+              <w:t xml:space="preserve">VCIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, MACAO, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479993v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody reconstruction of the dynamic scene surrounding a vehicle using a wide baseline and multifocal stereo system</w:t>
               </w:r>
@@ -1499,51 +1499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned after more than 1000 km in an autonomous shuttle guided by vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Marmoiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2400,51 +2400,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation par vision monoculaire pour la navigation autonome d'un robot mobile</w:t>
+                <w:t xml:space="preserve">Localisation par vision monoculaire pour la navigation autonome : précision et stabilité de la méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
@@ -2458,94 +2458,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.0</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Congrès francophone AFRIF-AFIA de reconnaissance des formes et d'intelligence artificielle (RFIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091151v1</w:t>
+                <w:t xml:space="preserve">hal-01635704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation par vision monoculaire pour la navigation autonome : précision et stabilité de la méthode</w:t>
+                <w:t xml:space="preserve">Localisation par vision monoculaire pour la navigation autonome d'un robot mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
@@ -2559,77 +2566,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635704v1</w:t>
+                <w:t xml:space="preserve">hal-00091151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation par vision monoculaire pur la navigation autonome : précision et stabilité de la méthode</w:t>
               </w:r>
@@ -2835,151 +2835,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocular Vision used as a localization sensor for mobile robot navigation</w:t>
+                <w:t xml:space="preserve">Outdoor autonomous navigation using monocular vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2005, South Korea</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aug 2005, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118651v1</w:t>
+                <w:t xml:space="preserve">hal-00118546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization in urban environments: monocular vision compared to a differential GPS sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2988,99 +2998,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2005, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization in urban environments: monocular vision compared to a differential GPS sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3089,232 +3099,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2005 - International Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor autonomous navigation using monocular vision</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of a Localization System Relying on Monocular Vision and Natural Landmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bom</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00118546v1</w:t>
+                <w:t xml:space="preserve">hal-00091153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of a Localization System Relying on Monocular Vision and Natural Landmarks</w:t>
+                <w:t xml:space="preserve">Monocular Vision used as a localization sensor for mobile robot navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
@@ -3328,70 +3321,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, 6 p</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The safemove French-Korean workshop on Dependable Robotic Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091153v1</w:t>
+                <w:t xml:space="preserve">hal-00118651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an alternative GPS sensor in dense urban environment from visual memory</w:t>
               </w:r>
@@ -3416,51 +3416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2004, pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3750,51 +3750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04716048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11870-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Charmette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-016-0759-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lhuillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-0023-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03024935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Ouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03024941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmoiton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Royer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Krogh Jensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mennillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mondot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mousain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Ramadasan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avanzini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Elloumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leconge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lothe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dekeyser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mhuillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmoiton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00698908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04716048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11870-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Charmette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-016-0759-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lhuillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-0023-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03024941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Ouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Krogh Jensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmoiton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03024935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mennillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mondot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mousain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Ramadasan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avanzini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Elloumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leconge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lothe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dekeyser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mhuillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmoiton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00698908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>