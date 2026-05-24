--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1018,260 +1018,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse environnementale de l’utilisation de sources de protéines européennes pour l’alimentation porcine</w:t>
+                <w:t xml:space="preserve">Reconstruction Planaire de Zone Carrossable de Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Laurent Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Delage</w:t>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Royer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Marmoiton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.337-342</w:t>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479993v1</w:t>
+                <w:t xml:space="preserve">hal-03023940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction Planaire de Zone Carrossable de Route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse environnementale de l’utilisation de sources de protéines européennes pour l’alimentation porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delobel</w:t>
+                <w:t xml:space="preserve">Éric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Royer</w:t>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Marmoiton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Søren Krogh Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023940v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric-visual descriptor for improved image based localization</w:t>
               </w:r>
@@ -1499,51 +1499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned after more than 1000 km in an autonomous shuttle guided by vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Marmoiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2400,51 +2400,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation par vision monoculaire pour la navigation autonome : précision et stabilité de la méthode</w:t>
+                <w:t xml:space="preserve">Localisation par vision monoculaire pour la navigation autonome d'un robot mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
@@ -2458,101 +2458,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635704v1</w:t>
+                <w:t xml:space="preserve">hal-00091151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation par vision monoculaire pour la navigation autonome d'un robot mobile</w:t>
+                <w:t xml:space="preserve">Localisation par vision monoculaire pour la navigation autonome : précision et stabilité de la méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
@@ -2566,70 +2559,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.0</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Congrès francophone AFRIF-AFIA de reconnaissance des formes et d'intelligence artificielle (RFIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091151v1</w:t>
+                <w:t xml:space="preserve">hal-01635704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation par vision monoculaire pur la navigation autonome : précision et stabilité de la méthode</w:t>
               </w:r>
@@ -2998,51 +2998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2005, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2005 - International Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3416,51 +3416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2004, pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3750,51 +3750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04716048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11870-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Charmette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-016-0759-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lhuillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-0023-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03024941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Ouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Royer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Krogh Jensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmoiton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03024935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mennillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mondot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mousain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Ramadasan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avanzini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Elloumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leconge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lothe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dekeyser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mhuillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmoiton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00698908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04716048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11870-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Charmette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-016-0759-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lhuillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-0023-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03024941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Ouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmoiton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Royer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Krogh Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03024935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mennillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mondot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mousain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alizon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Ramadasan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Avanzini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Elloumi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Leconge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lothe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dekeyser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mhuillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmoiton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00698908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>