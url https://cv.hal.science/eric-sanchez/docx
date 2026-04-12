--- v0 (2026-03-06)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Sanchez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé de sciences de la vie et de la Terre, Maître de conférences habilité à diriger des recherches, je dirigel’équipe EducTice, une équipe interdisciplinaire (sciences de l’éducation, didactiques des sciences expérimentales et des mathématiques, psychologie et informatique) de l’Institut Français de l’Education (IFE) à l’Ecole Normale Supérieure de Lyon (ENSL). Mes travaux portent sur les usages du numérique pour l’éducation et la formation (e.Education) et plus particulièrement les jeux épistémiques numériques. Ils s’inscrivent dans un paradigme méthodologique qui relève de la recherche orientée par la conception.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du comité de pilotage et responsable du domaine éducation du Master Architecture de l’Information (ENSL Université de Lyon). J’enseigne aux doctorants et agrégatifs de l’ENSL, dans le master Architecture de l’Information (ENSL), dans le master HPDS (U. Lyon 1/Montpellier 2), dans le master Didactique des disciplines (U. Paris-Diderot) et dans la maîtrise en enseignement secondaire de l’Université de Sherbrooke, Qc (programme entièrement en ligne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associé à l’Université de Sherbrooke, Qc (Canada), je suis co-chair du WG 3.1 de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’International Federation for Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TC3), expert pour la commission européenne (EACEA KA3 ICT) et membre du comité scientifique du Pôle de Compétitivité Imaginove.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portefolio : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://comenius.blogspirit.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game design and didactic transposition of knowledge. The case of progo, a game dedicated to learning object-oriented programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-022-11158-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Geome”, un juego para comprender el Antropoceno durante las visitas escolares a un museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseñanza de las Ciencias de la Tierra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A praxeological perspective for the design and implementation of a digital role-play game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Safadi-Katouzian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.2805-2824. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-017-9624-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre l’approche-programme en s’appuyant sur une application numérique : ALOES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quand la recherche est au service des pratiques de formation à l’enseignement faisant usage du numérique, et vice-versa, 32-1, http://ripes.revues.org/1045. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microworlds for Learning Object-Oriented Programming: Considerations from Research to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative orientée par la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Tactileo Map: From Gamification to Ludicization of Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kalmpourtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berthoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GI_Fourm Journal for Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, geospatial Innovation for Society, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2015s261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu-game, jeu-play, vers une modélisation du jeu. Une étude empirique à partir des traces numériques d’interaction du jeu Tamagocours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games? Four ideas that should be considered when it comes to introducing games into the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing schools to accommodate the challenge of Web 2.0 technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-012-9225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests statistiques et IRM cérébrales en classe de première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.159-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests statistiques et IRM cérébrales en classe de première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Experimental Procedure in Science Laboratories: A preliminary step towards students experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (6), pp.825-854. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2011.569901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux et pédagogie universitaire : de la conception à l'évaluation des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 8 (1-2), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005783ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles dans la tête, un logiciel d'imagerie cérébrale pour appréhender la modélisation du fonctionnement du cerveau &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRE APSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (1), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des protocoles expérimentaux en sciences de la vie et de la Terre. Deux expérimentations en classe de terminale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie-Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2010, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroflip &amp;quot; : Un jeu d'enquête et d'orientation sur les eaux souterraines d'un plateau calcaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Triquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de partage et de réutilisation de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l'apprentissage, une activité de modélisation, Hotte R., Godinet H., Pernin J-P., (Eds) Revue Internationale des Technologies en Pédagogique Universitaire, numéro spécial, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre modélisation et investigation scientifique dans l'enseignement des sciences de la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de partage et de réutilisation de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4(2), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de protocole de travaux pratiques de chimie à l'aide d'un logiciel: quels apports pour les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baudrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 99, pp.991-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’intégration : le jeu comme métaphore expérientielle pour l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Criteria and Dimensions of Learning Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingdong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on e-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Conferences International, Oct 2023, Pretoria, South Africa. pp.147-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au savoir en contexte muséal : le cas du jeu Geome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Paukovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.381-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geome et son Compagnon Digital : un dispositif permettant la mise en place de visites muséales ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Manixab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, France. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter l’intégration des critères RGPD et éthique lors de la co-conception des jeux épistémiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.366-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Design-based Research and Cooperative Engineering. New Perspectives for Collaborative Research in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizet Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un compagnon digital pour assister le maître du jeu dans un environnement mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mu- Gellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Allemagne. pp.300-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Conducts During a Digital Game-Based Museum School Visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Paukovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.151-160, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Learners’ Behaviours When Interacting with a Programming Microworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et transactions au coeur des dispositifs collaboratifs en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Conseil académique des hautes écoles romandes en charge de la formation des enseignant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances de programmation en fonction des stratégies d’apprentissage : une étude empirique du micromonde PrOgO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche orientée par la conception : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception d'un artefact: Approches ergonomiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Digital Epistemic Games: A Longitudinal Multimodal Analysis of Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Participation International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l'incertitude. Une analyse multimodale des jeux épistémiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence nationale "Réseau Français de Sociolinguistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classcraft : de la gamification à la ludicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.360-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language - Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, France. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005475802890294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design digital epistemic games: a longitudinal multimodal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence internationale "Revisiting Participation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCOR, Jun 2015, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des fonctionnalités des tablettes tactiles, pour la conception de situations d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taima Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Learning Game Evaluation Methodology in a Training Context: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Games-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils jouent, mais quel jeu jouent-ils ? Du jeu sérieux au jeu épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence des Technologies de l'Information et de la Communication pour l'Enseignement (TICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DevSup : approche-programme et développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Congrès de l'AIPU 2014 (Association internationale de pédagogique universitaire).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU May 2014, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an epistemic game for nutritional education at secondary school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning. Porto.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devsup : médiatisations pour la construction collaborative d’un dispositif d’accompagnement pédagogique des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Decossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for the Design of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque « Questions de pédagogies dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOES, un EIAH pour l'opérationnalisation de l'enseignement dans le supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Decossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2013 Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clim@ction: fostering interactions with a digital epistemic game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addressing educational challenges: the role of ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Epistemic Interactions with a Digital Game. A Case Study about Sustainable Development for Secondary Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Shawn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Education for Development, Citizenship and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When games meet learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIGWE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, France. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 is challenging school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIGWE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Mombasa, Kenya. pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education to scientific images through chat-supported collaboration to design brain MRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les murs de la classe disparaissent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ax les Thermes, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation didactique et ergonomique de l'EIAH EduAnatomist pour l'éducation à l'image scientifique. In M. Bétrancourt, C. Depover, V. Luengo, B. De Lièvre & G. Tamperman (Eds.), EIAH 2011 A la recherche de convergence entre les acteurs des EIAH (pp. 329-340). Mons, Belgique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgique. pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairform@nce, Formation en ligne d'enseignants, anticiper l'appropriation dès la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLearning Africa, 4th international Conference on ICT for Developement, Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION ET APPROPRIATION DE PARCOURS DE FORMATION CONTINUE D'ENSEIGNANTS : PROGRAMME PAIRFORM@NCE POUR LA FORMATION COLLABORATIVE EN LIGNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL Echanger pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Criteria to help Students to Design their own Experimental Procedures for Inquiry-Based-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ERIDOB (European Researchers in Didactics of Biology) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Zeist, Netherlands. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de réutilisation et d'indexation de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SCENARIOS 2007 - Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scaffold the students to design experimental procedures? A situation experienced by 108 high-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Malmö, Sweden. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'un arbre des tâches pour concevoir et analyser des situations d'apprentissage : trois T.P. intégrant la conception d'un protocole expérimental par les élèves, en géologie, chimie et physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ARDIST 2007 - Association pour la Recherche en Didactique des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Grande Motte, France. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing experimental design tasks in scientific labwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Science Education Research Association (ESERA 2005) : contributions of research to enhancing students' interest in learning science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.1233-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un protocole expérimental avec un logiciel dédié : apprentissages visés et difficultés rencontrées par les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quatrièmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'intégration : le jeu comme métaphore expérientielle pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des dimensions ludique et pédagogique à travers la présence du joueur : de la conception à l'analyse des usages d'un jeu épistémique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Multimodales par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France. Colloque IMPEC, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en jouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2020, 978-2-7256-3955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Learners for Life in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Passey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, AICT-524, 2019, IFIP Advances in Information and Communication Technology, 978-3-030-23512-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d´un jeu sérieux dans l´enseignement secondaire. Modélisation comportementale et épistémique de l´apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25/2, pp.203-222, 2011, Revue des Sciences et Technologies de l'Information, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.203-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la formation à distance, l’enseignant sait précisément ce que fait et sait l’apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RETZ, 2023, Mythes et réalités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Learners' Behaviours when interacting with a Programming Microworld An Empirical Study Based on Playing Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering Learners for Life in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's Listen to the Data: Sonification for Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Eagan,; M. Misfeldt; A. Siebert-Evenstone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantitative Ethnography. First International Conference, ICQE 2019, Madison, WI, USA, October 20–22, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1112, Springer, pp.189-198, 2019, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33232-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herre van Oostendorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Fijnheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatnall A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer sérieusement (pour apprendre ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devriendt Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jouer en bibliothèque. Se détendre, découvrir, apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jouer en bibliothèque. Se détendre, découvrir, apprendre., 979-10-91281-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu, espace tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire de la diversité culturelle à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-11-009973-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational uses of Geomedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingra Gryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel; Eric Sanchez; Inga Gryl; Caroline Juneau-Sion; John Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with geomedia to understand the complexity of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kramar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel; Eric Sanchez; Inga Gryl; Caroline Juneau-Sion; John Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key criteria for Game Design. A Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Balsissin; S. Bettiol; S. Magrin; F. Nonino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business game-based learning in management education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, Business game-based learning in management education, 9781291322552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Space Through Sounds and Noises – An Innovative Approach for Geography Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum 2012: Geovizualisation, Society and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-87907-521-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of GIS in French Secondary Schools: Dogmatic Innovations, Innovative Teachers, and Parallel Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Milson, Ali Demirci, Joseph Kerski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Teaching and Learning with GIS in Secondary Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-94-007-2120-3. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2120-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement scientifique co-disciplinaire en classe de seconde : éléments à prendre en compte pour sa mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement scientifique - Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.107-122, 2011, Didactiques, apprentissages, enseignements, 978-2734212096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a pretend game with geotechnologies: toward active citizenship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel, Alfons Koller, Karl Donert, Robert Vogler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation V - Lernen mit Geoinformation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann Herbert, 2010, 978-3879075010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'espace et visualisation d'images numériques : regards croisés entre différentes disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coquidé Maryline, Prieur Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'espace et le temps à l'école et au collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.131-167, 2010, 978-2-7342-1195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’espace et visualisation d’images numériques : regards croisés entre différentes disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé, Michèle Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'espace et temps à l'école et au collège : obstacles, pratiques, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7342-1195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching/learning with geotechnologies in secondary education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Technology for a better World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-3-642-03114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing in the Classroom with a Virtual Globe for Geography Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Jekel; A. Koller; K. Donert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Geomatics into the Curriculum: Inquiry-Based-Learning during a Fieldwork Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Jekel; A. Koller; K. Donert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorienting Learning Game Design in Design-Based Research : a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DevSup : évaluation de la mise en place d’un dispositif d’accompagnement à la mise en œuvre d’une approche-programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Diakhaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan méthodologique de recherche pour la conduite des expérimentations avec les apprenants et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; Institut français de l'éducation - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation scientifique et modélisation pour l'enseignement des sciences de la Terre Contribution à l'étude de la place des technologies numériques dans la conduite d'une classe de terrain au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Claude Bernard - Lyon I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du marionnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris 5 Sorbonne Descartes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Sanchez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé de sciences de la vie et de la Terre, Maître de conférences habilité à diriger des recherches, je dirigel’équipe EducTice, une équipe interdisciplinaire (sciences de l’éducation, didactiques des sciences expérimentales et des mathématiques, psychologie et informatique) de l’Institut Français de l’Education (IFE) à l’Ecole Normale Supérieure de Lyon (ENSL). Mes travaux portent sur les usages du numérique pour l’éducation et la formation (e.Education) et plus particulièrement les jeux épistémiques numériques. Ils s’inscrivent dans un paradigme méthodologique qui relève de la recherche orientée par la conception.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du comité de pilotage et responsable du domaine éducation du Master Architecture de l’Information (ENSL Université de Lyon). J’enseigne aux doctorants et agrégatifs de l’ENSL, dans le master Architecture de l’Information (ENSL), dans le master HPDS (U. Lyon 1/Montpellier 2), dans le master Didactique des disciplines (U. Paris-Diderot) et dans la maîtrise en enseignement secondaire de l’Université de Sherbrooke, Qc (programme entièrement en ligne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associé à l’Université de Sherbrooke, Qc (Canada), je suis co-chair du WG 3.1 de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’International Federation for Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TC3), expert pour la commission européenne (EACEA KA3 ICT) et membre du comité scientifique du Pôle de Compétitivité Imaginove.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portefolio : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://comenius.blogspirit.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game design and didactic transposition of knowledge. The case of progo, a game dedicated to learning object-oriented programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-022-11158-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Geome”, un juego para comprender el Antropoceno durante las visitas escolares a un museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseñanza de las Ciencias de la Tierra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A praxeological perspective for the design and implementation of a digital role-play game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Safadi-Katouzian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.2805-2824. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-017-9624-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microworlds for Learning Object-Oriented Programming: Considerations from Research to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre l’approche-programme en s’appuyant sur une application numérique : ALOES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quand la recherche est au service des pratiques de formation à l’enseignement faisant usage du numérique, et vice-versa, 32-1, http://ripes.revues.org/1045. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu-game, jeu-play, vers une modélisation du jeu. Une étude empirique à partir des traces numériques d’interaction du jeu Tamagocours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Tactileo Map: From Gamification to Ludicization of Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kalmpourtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berthoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GI_Fourm Journal for Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, geospatial Innovation for Society, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2015s261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative orientée par la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games? Four ideas that should be considered when it comes to introducing games into the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing schools to accommodate the challenge of Web 2.0 technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-012-9225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Experimental Procedure in Science Laboratories: A preliminary step towards students experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (6), pp.825-854. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2011.569901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests statistiques et IRM cérébrales en classe de première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.159-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests statistiques et IRM cérébrales en classe de première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux et pédagogie universitaire : de la conception à l'évaluation des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 8 (1-2), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005783ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles dans la tête, un logiciel d'imagerie cérébrale pour appréhender la modélisation du fonctionnement du cerveau &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRE APSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (1), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des protocoles expérimentaux en sciences de la vie et de la Terre. Deux expérimentations en classe de terminale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie-Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2010, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroflip &amp;quot; : Un jeu d'enquête et d'orientation sur les eaux souterraines d'un plateau calcaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Triquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre modélisation et investigation scientifique dans l'enseignement des sciences de la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de partage et de réutilisation de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l'apprentissage, une activité de modélisation, Hotte R., Godinet H., Pernin J-P., (Eds) Revue Internationale des Technologies en Pédagogique Universitaire, numéro spécial, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de partage et de réutilisation de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4(2), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de protocole de travaux pratiques de chimie à l'aide d'un logiciel: quels apports pour les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baudrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 99, pp.991-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’intégration : le jeu comme métaphore expérientielle pour l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Criteria and Dimensions of Learning Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingdong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on e-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Conferences International, Oct 2023, Pretoria, South Africa. pp.147-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un compagnon digital pour assister le maître du jeu dans un environnement mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mu- Gellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Allemagne. pp.300-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au savoir en contexte muséal : le cas du jeu Geome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Paukovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.381-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geome et son Compagnon Digital : un dispositif permettant la mise en place de visites muséales ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Manixab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, France. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter l’intégration des critères RGPD et éthique lors de la co-conception des jeux épistémiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.366-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Design-based Research and Cooperative Engineering. New Perspectives for Collaborative Research in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizet Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Conducts During a Digital Game-Based Museum School Visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Paukovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.151-160, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Learners’ Behaviours When Interacting with a Programming Microworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et transactions au coeur des dispositifs collaboratifs en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Conseil académique des hautes écoles romandes en charge de la formation des enseignant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances de programmation en fonction des stratégies d’apprentissage : une étude empirique du micromonde PrOgO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche orientée par la conception : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception d'un artefact: Approches ergonomiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des fonctionnalités des tablettes tactiles, pour la conception de situations d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taima Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Digital Epistemic Games: A Longitudinal Multimodal Analysis of Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Participation International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l'incertitude. Une analyse multimodale des jeux épistémiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence nationale "Réseau Français de Sociolinguistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classcraft : de la gamification à la ludicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.360-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language - Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, France. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005475802890294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design digital epistemic games: a longitudinal multimodal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence internationale "Revisiting Participation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCOR, Jun 2015, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Learning Game Evaluation Methodology in a Training Context: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Games-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils jouent, mais quel jeu jouent-ils ? Du jeu sérieux au jeu épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence des Technologies de l'Information et de la Communication pour l'Enseignement (TICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DevSup : approche-programme et développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Congrès de l'AIPU 2014 (Association internationale de pédagogique universitaire).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU May 2014, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an epistemic game for nutritional education at secondary school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning. Porto.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devsup : médiatisations pour la construction collaborative d’un dispositif d’accompagnement pédagogique des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Decossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for the Design of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque « Questions de pédagogies dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOES, un EIAH pour l'opérationnalisation de l'enseignement dans le supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Decossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2013 Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Epistemic Interactions with a Digital Game. A Case Study about Sustainable Development for Secondary Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Shawn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Education for Development, Citizenship and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clim@ction: fostering interactions with a digital epistemic game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addressing educational challenges: the role of ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation didactique et ergonomique de l'EIAH EduAnatomist pour l'éducation à l'image scientifique. In M. Bétrancourt, C. Depover, V. Luengo, B. De Lièvre & G. Tamperman (Eds.), EIAH 2011 A la recherche de convergence entre les acteurs des EIAH (pp. 329-340). Mons, Belgique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgique. pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education to scientific images through chat-supported collaboration to design brain MRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When games meet learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIGWE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, France. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 is challenging school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIGWE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Mombasa, Kenya. pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les murs de la classe disparaissent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ax les Thermes, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairform@nce, Formation en ligne d'enseignants, anticiper l'appropriation dès la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLearning Africa, 4th international Conference on ICT for Developement, Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION ET APPROPRIATION DE PARCOURS DE FORMATION CONTINUE D'ENSEIGNANTS : PROGRAMME PAIRFORM@NCE POUR LA FORMATION COLLABORATIVE EN LIGNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL Echanger pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Criteria to help Students to Design their own Experimental Procedures for Inquiry-Based-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ERIDOB (European Researchers in Didactics of Biology) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Zeist, Netherlands. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'un arbre des tâches pour concevoir et analyser des situations d'apprentissage : trois T.P. intégrant la conception d'un protocole expérimental par les élèves, en géologie, chimie et physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ARDIST 2007 - Association pour la Recherche en Didactique des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Grande Motte, France. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scaffold the students to design experimental procedures? A situation experienced by 108 high-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Malmö, Sweden. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de réutilisation et d'indexation de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SCENARIOS 2007 - Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un protocole expérimental avec un logiciel dédié : apprentissages visés et difficultés rencontrées par les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quatrièmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing experimental design tasks in scientific labwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Science Education Research Association (ESERA 2005) : contributions of research to enhancing students' interest in learning science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.1233-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'intégration : le jeu comme métaphore expérientielle pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des dimensions ludique et pédagogique à travers la présence du joueur : de la conception à l'analyse des usages d'un jeu épistémique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Multimodales par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France. Colloque IMPEC, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en jouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2020, 978-2-7256-3955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Learners for Life in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Passey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, AICT-524, 2019, IFIP Advances in Information and Communication Technology, 978-3-030-23512-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d´un jeu sérieux dans l´enseignement secondaire. Modélisation comportementale et épistémique de l´apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25/2, pp.203-222, 2011, Revue des Sciences et Technologies de l'Information, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.203-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la formation à distance, l’enseignant sait précisément ce que fait et sait l’apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RETZ, 2023, Mythes et réalités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's Listen to the Data: Sonification for Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Eagan,; M. Misfeldt; A. Siebert-Evenstone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantitative Ethnography. First International Conference, ICQE 2019, Madison, WI, USA, October 20–22, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1112, Springer, pp.189-198, 2019, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33232-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Learners' Behaviours when interacting with a Programming Microworld An Empirical Study Based on Playing Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering Learners for Life in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herre van Oostendorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Fijnheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatnall A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer sérieusement (pour apprendre ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devriendt Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jouer en bibliothèque. Se détendre, découvrir, apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jouer en bibliothèque. Se détendre, découvrir, apprendre., 979-10-91281-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu, espace tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire de la diversité culturelle à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-11-009973-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with geomedia to understand the complexity of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kramar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel; Eric Sanchez; Inga Gryl; Caroline Juneau-Sion; John Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational uses of Geomedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingra Gryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel; Eric Sanchez; Inga Gryl; Caroline Juneau-Sion; John Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key criteria for Game Design. A Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Balsissin; S. Bettiol; S. Magrin; F. Nonino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business game-based learning in management education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, Business game-based learning in management education, 9781291322552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of GIS in French Secondary Schools: Dogmatic Innovations, Innovative Teachers, and Parallel Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Milson, Ali Demirci, Joseph Kerski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Teaching and Learning with GIS in Secondary Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-94-007-2120-3. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2120-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Space Through Sounds and Noises – An Innovative Approach for Geography Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum 2012: Geovizualisation, Society and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-87907-521-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement scientifique co-disciplinaire en classe de seconde : éléments à prendre en compte pour sa mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement scientifique - Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.107-122, 2011, Didactiques, apprentissages, enseignements, 978-2734212096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a pretend game with geotechnologies: toward active citizenship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel, Alfons Koller, Karl Donert, Robert Vogler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation V - Lernen mit Geoinformation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann Herbert, 2010, 978-3879075010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'espace et visualisation d'images numériques : regards croisés entre différentes disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coquidé Maryline, Prieur Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'espace et le temps à l'école et au collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.131-167, 2010, 978-2-7342-1195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’espace et visualisation d’images numériques : regards croisés entre différentes disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé, Michèle Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'espace et temps à l'école et au collège : obstacles, pratiques, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7342-1195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching/learning with geotechnologies in secondary education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Technology for a better World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-3-642-03114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing in the Classroom with a Virtual Globe for Geography Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Jekel; A. Koller; K. Donert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Geomatics into the Curriculum: Inquiry-Based-Learning during a Fieldwork Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Jekel; A. Koller; K. Donert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorienting Learning Game Design in Design-Based Research : a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DevSup : évaluation de la mise en place d’un dispositif d’accompagnement à la mise en œuvre d’une approche-programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Diakhaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan méthodologique de recherche pour la conduite des expérimentations avec les apprenants et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; Institut français de l'éducation - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation scientifique et modélisation pour l'enseignement des sciences de la Terre Contribution à l'étude de la place des technologies numériques dans la conduite d'une classe de terrain au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Claude Bernard - Lyon I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du marionnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris 5 Sorbonne Descartes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://comenius.blogspirit.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03709714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11158-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Safadi-Katouzian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-017-9624-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalmpourtzis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cazes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berthoix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2015s261" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouneau-Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-012-9225-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDC57EB3F72A3D8D9322D9348F4A805C25151356/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.591" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MN28H5B5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.569901" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005783ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parmentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paukovics" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vallat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manixab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prior" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jaouadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mu- Gellini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kramar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Young" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005475802890294" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083774v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taima P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455128v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Decossin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delorme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Shawn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025080v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Passey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bottino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lewin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jekel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gryl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lyon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/learning-and-teaching-with-geomedia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.203-222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79810A1F51FB4AD4DF6900F02AA82D851B41B065/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33232-7_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147691v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herre van Oostendorp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Fijnheer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/jouer-en-bibliotheque-34" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161805v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingra Gryl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161808v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153851v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Staub" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400721197" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2120-3_11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04382848v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Diakhat&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://comenius.blogspirit.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03709714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11158-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Safadi-Katouzian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-017-9624-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalmpourtzis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cazes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berthoix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2015s261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouneau-Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-012-9225-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDC57EB3F72A3D8D9322D9348F4A805C25151356/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.569901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devallois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.591" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MN28H5B5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005783ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parmentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vallat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mu- Gellini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paukovics" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manixab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prior" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jaouadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kramar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taima P&#233;rez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Young" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005475802890294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455128v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Decossin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delorme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Shawn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rami" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190677v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Passey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bottino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lewin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jekel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gryl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lyon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/learning-and-teaching-with-geomedia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.203-222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79810A1F51FB4AD4DF6900F02AA82D851B41B065/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33232-7_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438218v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147691v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herre van Oostendorp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Fijnheer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/jouer-en-bibliotheque-34" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingra Gryl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161815v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400721197" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2120-3_11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Staub" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04382848v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Diakhat&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>