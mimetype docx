--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Sanchez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé de sciences de la vie et de la Terre, Maître de conférences habilité à diriger des recherches, je dirigel’équipe EducTice, une équipe interdisciplinaire (sciences de l’éducation, didactiques des sciences expérimentales et des mathématiques, psychologie et informatique) de l’Institut Français de l’Education (IFE) à l’Ecole Normale Supérieure de Lyon (ENSL). Mes travaux portent sur les usages du numérique pour l’éducation et la formation (e.Education) et plus particulièrement les jeux épistémiques numériques. Ils s’inscrivent dans un paradigme méthodologique qui relève de la recherche orientée par la conception.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du comité de pilotage et responsable du domaine éducation du Master Architecture de l’Information (ENSL Université de Lyon). J’enseigne aux doctorants et agrégatifs de l’ENSL, dans le master Architecture de l’Information (ENSL), dans le master HPDS (U. Lyon 1/Montpellier 2), dans le master Didactique des disciplines (U. Paris-Diderot) et dans la maîtrise en enseignement secondaire de l’Université de Sherbrooke, Qc (programme entièrement en ligne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur associé à l’Université de Sherbrooke, Qc (Canada), je suis co-chair du WG 3.1 de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’International Federation for Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TC3), expert pour la commission européenne (EACEA KA3 ICT) et membre du comité scientifique du Pôle de Compétitivité Imaginove.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portefolio : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://comenius.blogspirit.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game design and didactic transposition of knowledge. The case of progo, a game dedicated to learning object-oriented programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-022-11158-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Geome”, un juego para comprender el Antropoceno durante las visitas escolares a un museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseñanza de las Ciencias de la Tierra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A praxeological perspective for the design and implementation of a digital role-play game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Safadi-Katouzian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.2805-2824. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-017-9624-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microworlds for Learning Object-Oriented Programming: Considerations from Research to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre l’approche-programme en s’appuyant sur une application numérique : ALOES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quand la recherche est au service des pratiques de formation à l’enseignement faisant usage du numérique, et vice-versa, 32-1, http://ripes.revues.org/1045. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu-game, jeu-play, vers une modélisation du jeu. Une étude empirique à partir des traces numériques d’interaction du jeu Tamagocours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Tactileo Map: From Gamification to Ludicization of Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kalmpourtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berthoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GI_Fourm Journal for Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, geospatial Innovation for Society, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2015s261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative orientée par la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games? Four ideas that should be considered when it comes to introducing games into the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing schools to accommodate the challenge of Web 2.0 technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-012-9225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Experimental Procedure in Science Laboratories: A preliminary step towards students experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (6), pp.825-854. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2011.569901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests statistiques et IRM cérébrales en classe de première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.159-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests statistiques et IRM cérébrales en classe de première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux et pédagogie universitaire : de la conception à l'évaluation des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 8 (1-2), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005783ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles dans la tête, un logiciel d'imagerie cérébrale pour appréhender la modélisation du fonctionnement du cerveau &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRE APSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (1), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des protocoles expérimentaux en sciences de la vie et de la Terre. Deux expérimentations en classe de terminale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie-Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2010, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroflip &amp;quot; : Un jeu d'enquête et d'orientation sur les eaux souterraines d'un plateau calcaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Triquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre modélisation et investigation scientifique dans l'enseignement des sciences de la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de partage et de réutilisation de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l'apprentissage, une activité de modélisation, Hotte R., Godinet H., Pernin J-P., (Eds) Revue Internationale des Technologies en Pédagogique Universitaire, numéro spécial, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de partage et de réutilisation de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4(2), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de protocole de travaux pratiques de chimie à l'aide d'un logiciel: quels apports pour les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baudrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 99, pp.991-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’intégration : le jeu comme métaphore expérientielle pour l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Criteria and Dimensions of Learning Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingdong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on e-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Conferences International, Oct 2023, Pretoria, South Africa. pp.147-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un compagnon digital pour assister le maître du jeu dans un environnement mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mu- Gellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Allemagne. pp.300-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au savoir en contexte muséal : le cas du jeu Geome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Paukovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.381-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geome et son Compagnon Digital : un dispositif permettant la mise en place de visites muséales ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Manixab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, France. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter l’intégration des critères RGPD et éthique lors de la co-conception des jeux épistémiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.366-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Design-based Research and Cooperative Engineering. New Perspectives for Collaborative Research in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizet Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Conducts During a Digital Game-Based Museum School Visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Paukovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.151-160, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Learners’ Behaviours When Interacting with a Programming Microworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et transactions au coeur des dispositifs collaboratifs en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Conseil académique des hautes écoles romandes en charge de la formation des enseignant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances de programmation en fonction des stratégies d’apprentissage : une étude empirique du micromonde PrOgO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche orientée par la conception : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception d'un artefact: Approches ergonomiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des fonctionnalités des tablettes tactiles, pour la conception de situations d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taima Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Digital Epistemic Games: A Longitudinal Multimodal Analysis of Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Participation International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l'incertitude. Une analyse multimodale des jeux épistémiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence nationale "Réseau Français de Sociolinguistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classcraft : de la gamification à la ludicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.360-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language - Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, France. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005475802890294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design digital epistemic games: a longitudinal multimodal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence internationale "Revisiting Participation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCOR, Jun 2015, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Learning Game Evaluation Methodology in a Training Context: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Games-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils jouent, mais quel jeu jouent-ils ? Du jeu sérieux au jeu épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence des Technologies de l'Information et de la Communication pour l'Enseignement (TICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DevSup : approche-programme et développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Congrès de l'AIPU 2014 (Association internationale de pédagogique universitaire).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU May 2014, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an epistemic game for nutritional education at secondary school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning. Porto.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devsup : médiatisations pour la construction collaborative d’un dispositif d’accompagnement pédagogique des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Decossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for the Design of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque « Questions de pédagogies dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOES, un EIAH pour l'opérationnalisation de l'enseignement dans le supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Decossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2013 Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Epistemic Interactions with a Digital Game. A Case Study about Sustainable Development for Secondary Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Shawn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Education for Development, Citizenship and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clim@ction: fostering interactions with a digital epistemic game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addressing educational challenges: the role of ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation didactique et ergonomique de l'EIAH EduAnatomist pour l'éducation à l'image scientifique. In M. Bétrancourt, C. Depover, V. Luengo, B. De Lièvre & G. Tamperman (Eds.), EIAH 2011 A la recherche de convergence entre les acteurs des EIAH (pp. 329-340). Mons, Belgique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgique. pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education to scientific images through chat-supported collaboration to design brain MRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When games meet learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIGWE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, France. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 is challenging school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIGWE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Mombasa, Kenya. pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les murs de la classe disparaissent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ax les Thermes, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairform@nce, Formation en ligne d'enseignants, anticiper l'appropriation dès la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLearning Africa, 4th international Conference on ICT for Developement, Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION ET APPROPRIATION DE PARCOURS DE FORMATION CONTINUE D'ENSEIGNANTS : PROGRAMME PAIRFORM@NCE POUR LA FORMATION COLLABORATIVE EN LIGNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL Echanger pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Criteria to help Students to Design their own Experimental Procedures for Inquiry-Based-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ERIDOB (European Researchers in Didactics of Biology) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Zeist, Netherlands. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'un arbre des tâches pour concevoir et analyser des situations d'apprentissage : trois T.P. intégrant la conception d'un protocole expérimental par les élèves, en géologie, chimie et physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ARDIST 2007 - Association pour la Recherche en Didactique des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Grande Motte, France. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scaffold the students to design experimental procedures? A situation experienced by 108 high-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Malmö, Sweden. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de réutilisation et d'indexation de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SCENARIOS 2007 - Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un protocole expérimental avec un logiciel dédié : apprentissages visés et difficultés rencontrées par les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quatrièmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing experimental design tasks in scientific labwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Science Education Research Association (ESERA 2005) : contributions of research to enhancing students' interest in learning science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.1233-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'intégration : le jeu comme métaphore expérientielle pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des dimensions ludique et pédagogique à travers la présence du joueur : de la conception à l'analyse des usages d'un jeu épistémique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Multimodales par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France. Colloque IMPEC, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en jouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2020, 978-2-7256-3955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Learners for Life in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Passey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, AICT-524, 2019, IFIP Advances in Information and Communication Technology, 978-3-030-23512-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d´un jeu sérieux dans l´enseignement secondaire. Modélisation comportementale et épistémique de l´apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25/2, pp.203-222, 2011, Revue des Sciences et Technologies de l'Information, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.203-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la formation à distance, l’enseignant sait précisément ce que fait et sait l’apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RETZ, 2023, Mythes et réalités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's Listen to the Data: Sonification for Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Eagan,; M. Misfeldt; A. Siebert-Evenstone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantitative Ethnography. First International Conference, ICQE 2019, Madison, WI, USA, October 20–22, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1112, Springer, pp.189-198, 2019, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33232-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Learners' Behaviours when interacting with a Programming Microworld An Empirical Study Based on Playing Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering Learners for Life in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herre van Oostendorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Fijnheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatnall A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer sérieusement (pour apprendre ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devriendt Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jouer en bibliothèque. Se détendre, découvrir, apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jouer en bibliothèque. Se détendre, découvrir, apprendre., 979-10-91281-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu, espace tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire de la diversité culturelle à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-11-009973-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with geomedia to understand the complexity of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kramar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel; Eric Sanchez; Inga Gryl; Caroline Juneau-Sion; John Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational uses of Geomedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingra Gryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel; Eric Sanchez; Inga Gryl; Caroline Juneau-Sion; John Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key criteria for Game Design. A Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Balsissin; S. Bettiol; S. Magrin; F. Nonino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business game-based learning in management education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, Business game-based learning in management education, 9781291322552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of GIS in French Secondary Schools: Dogmatic Innovations, Innovative Teachers, and Parallel Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Milson, Ali Demirci, Joseph Kerski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Teaching and Learning with GIS in Secondary Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-94-007-2120-3. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2120-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Space Through Sounds and Noises – An Innovative Approach for Geography Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum 2012: Geovizualisation, Society and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-87907-521-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement scientifique co-disciplinaire en classe de seconde : éléments à prendre en compte pour sa mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement scientifique - Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.107-122, 2011, Didactiques, apprentissages, enseignements, 978-2734212096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a pretend game with geotechnologies: toward active citizenship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel, Alfons Koller, Karl Donert, Robert Vogler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation V - Lernen mit Geoinformation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann Herbert, 2010, 978-3879075010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'espace et visualisation d'images numériques : regards croisés entre différentes disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coquidé Maryline, Prieur Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'espace et le temps à l'école et au collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.131-167, 2010, 978-2-7342-1195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’espace et visualisation d’images numériques : regards croisés entre différentes disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé, Michèle Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'espace et temps à l'école et au collège : obstacles, pratiques, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7342-1195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching/learning with geotechnologies in secondary education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Technology for a better World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-3-642-03114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing in the Classroom with a Virtual Globe for Geography Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Jekel; A. Koller; K. Donert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Geomatics into the Curriculum: Inquiry-Based-Learning during a Fieldwork Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Jekel; A. Koller; K. Donert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorienting Learning Game Design in Design-Based Research : a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DevSup : évaluation de la mise en place d’un dispositif d’accompagnement à la mise en œuvre d’une approche-programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Diakhaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan méthodologique de recherche pour la conduite des expérimentations avec les apprenants et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; Institut français de l'éducation - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation scientifique et modélisation pour l'enseignement des sciences de la Terre Contribution à l'étude de la place des technologies numériques dans la conduite d'une classe de terrain au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Claude Bernard - Lyon I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du marionnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris 5 Sorbonne Descartes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Sanchez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé de biologie-géologie, docteur en sciences de l’éducation (U. de Lyon) et habilité à diriger des recherches (U. Paris-Descartes), je suis Professeur en technologies éducatives à l’Université de Genève depuis 2021. Je suis responsable du Laboratoire d’Innovation Pédagogique, une équipe que j’ai créée en 2016 et qui conduit des travaux de recherche sur les relations entre jeu et apprentissage. Ces travaux s’inscrivent dans une approche de type recherche orientée par la conception (design-based research) et mobilisent des méthodes mixtes qui s’appuient sur des approches quantitatives (analytique de l’apprentissage) et qualitatives.J’ai auparavant exercé comme enseignant et formateur dans l’enseignement secondaire, Maître de Conférences à l’Ecole Normale Supérieure de Lyon, Professeur à l’Université de Sherbrooke, CA et Professeur à l’Université de Fribourg, CH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[https://tecfa.unige.ch/perso/sanchez/]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game design and didactic transposition of knowledge. The case of progo, a game dedicated to learning object-oriented programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-022-11158-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Geome”, un juego para comprender el Antropoceno durante las visitas escolares a un museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseñanza de las Ciencias de la Tierra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A praxeological perspective for the design and implementation of a digital role-play game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Safadi-Katouzian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.2805-2824. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-017-9624-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre l’approche-programme en s’appuyant sur une application numérique : ALOES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Quand la recherche est au service des pratiques de formation à l’enseignement faisant usage du numérique, et vice-versa, 32-1, http://ripes.revues.org/1045. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ripes.1045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microworlds for Learning Object-Oriented Programming: Considerations from Research to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Tactileo Map: From Gamification to Ludicization of Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kalmpourtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berthoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GI_Fourm Journal for Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, geospatial Innovation for Society, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/giscience2015s261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative orientée par la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu-game, jeu-play, vers une modélisation du jeu. Une étude empirique à partir des traces numériques d’interaction du jeu Tamagocours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games? Four ideas that should be considered when it comes to introducing games into the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing schools to accommodate the challenge of Web 2.0 technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-012-9225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests statistiques et IRM cérébrales en classe de première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.159-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests statistiques et IRM cérébrales en classe de première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Experimental Procedure in Science Laboratories: A preliminary step towards students experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (6), pp.825-854. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2011.569901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux et pédagogie universitaire : de la conception à l'évaluation des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 8 (1-2), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1005783ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles dans la tête, un logiciel d'imagerie cérébrale pour appréhender la modélisation du fonctionnement du cerveau &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRE APSQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (1), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des protocoles expérimentaux en sciences de la vie et de la Terre. Deux expérimentations en classe de terminale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie-Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2010, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroflip &amp;quot; : Un jeu d'enquête et d'orientation sur les eaux souterraines d'un plateau calcaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Triquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de partage et de réutilisation de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l'apprentissage, une activité de modélisation, Hotte R., Godinet H., Pernin J-P., (Eds) Revue Internationale des Technologies en Pédagogique Universitaire, numéro spécial, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre modélisation et investigation scientifique dans l'enseignement des sciences de la terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de partage et de réutilisation de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4(2), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de protocole de travaux pratiques de chimie à l'aide d'un logiciel: quels apports pour les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baudrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 99, pp.991-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’intégration : le jeu comme métaphore expérientielle pour l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Criteria and Dimensions of Learning Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingdong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Adinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on e-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Conferences International, Oct 2023, Pretoria, South Africa. pp.147-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geome et son Compagnon Digital : un dispositif permettant la mise en place de visites muséales ludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Manixab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, France. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au savoir en contexte muséal : le cas du jeu Geome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Paukovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.381-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter l’intégration des critères RGPD et éthique lors de la co-conception des jeux épistémiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.366-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Design-based Research and Cooperative Engineering. New Perspectives for Collaborative Research in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizet Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un compagnon digital pour assister le maître du jeu dans un environnement mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mu- Gellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Allemagne. pp.300-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Conducts During a Digital Game-Based Museum School Visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Paukovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.151-160, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Learners’ Behaviours When Interacting with a Programming Microworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education (OCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Conference on Computers in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et transactions au coeur des dispositifs collaboratifs en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Conseil académique des hautes écoles romandes en charge de la formation des enseignant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances de programmation en fonction des stratégies d’apprentissage : une étude empirique du micromonde PrOgO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche orientée par la conception : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception d'un artefact: Approches ergonomiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l'incertitude. Une analyse multimodale des jeux épistémiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence nationale "Réseau Français de Sociolinguistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Digital Epistemic Games: A Longitudinal Multimodal Analysis of Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Participation International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classcraft : de la gamification à la ludicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.360-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language - Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, France. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005475802890294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design digital epistemic games: a longitudinal multimodal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence internationale "Revisiting Participation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCOR, Jun 2015, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des fonctionnalités des tablettes tactiles, pour la conception de situations d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taima Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.426-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils jouent, mais quel jeu jouent-ils ? Du jeu sérieux au jeu épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence des Technologies de l'Information et de la Communication pour l'Enseignement (TICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Learning Game Evaluation Methodology in a Training Context: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Games-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DevSup : approche-programme et développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Congrès de l'AIPU 2014 (Association internationale de pédagogique universitaire).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPU May 2014, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devsup : médiatisations pour la construction collaborative d’un dispositif d’accompagnement pédagogique des enseignants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Decossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an epistemic game for nutritional education at secondary school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning. Porto.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for the Design of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque « Questions de pédagogies dans l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOES, un EIAH pour l'opérationnalisation de l'enseignement dans le supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Decossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'2013 Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clim@ction: fostering interactions with a digital epistemic game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addressing educational challenges: the role of ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Epistemic Interactions with a Digital Game. A Case Study about Sustainable Development for Secondary Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Shawn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology Education for Development, Citizenship and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education to scientific images through chat-supported collaboration to design brain MRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When games meet learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIGWE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, France. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 is challenging school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIGWE2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Mombasa, Kenya. pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les murs de la classe disparaissent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ax les Thermes, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation didactique et ergonomique de l'EIAH EduAnatomist pour l'éducation à l'image scientifique. In M. Bétrancourt, C. Depover, V. Luengo, B. De Lièvre & G. Tamperman (Eds.), EIAH 2011 A la recherche de convergence entre les acteurs des EIAH (pp. 329-340). Mons, Belgique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgique. pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairform@nce, Formation en ligne d'enseignants, anticiper l'appropriation dès la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLearning Africa, 4th international Conference on ICT for Developement, Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION ET APPROPRIATION DE PARCOURS DE FORMATION CONTINUE D'ENSEIGNANTS : PROGRAMME PAIRFORM@NCE POUR LA FORMATION COLLABORATIVE EN LIGNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL Echanger pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Criteria to help Students to Design their own Experimental Procedures for Inquiry-Based-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Devallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ERIDOB (European Researchers in Didactics of Biology) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Zeist, Netherlands. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'élaboration, de réutilisation et d'indexation de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SCENARIOS 2007 - Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canada. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'un arbre des tâches pour concevoir et analyser des situations d'apprentissage : trois T.P. intégrant la conception d'un protocole expérimental par les élèves, en géologie, chimie et physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'ARDIST 2007 - Association pour la Recherche en Didactique des Sciences et des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Grande Motte, France. pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scaffold the students to design experimental procedures? A situation experienced by 108 high-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Malmö, Sweden. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing experimental design tasks in scientific labwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wajeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Science Education Research Association (ESERA 2005) : contributions of research to enhancing students' interest in learning science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.1233-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un protocole expérimental avec un logiciel dédié : apprentissages visés et difficultés rencontrées par les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quatrièmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'intégration : le jeu comme métaphore expérientielle pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des dimensions ludique et pédagogique à travers la présence du joueur : de la conception à l'analyse des usages d'un jeu épistémique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Multimodales par Ecran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France. Colloque IMPEC, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en jouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2020, 978-2-7256-3955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Learners for Life in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Passey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, AICT-524, 2019, IFIP Advances in Information and Communication Technology, 978-3-030-23512-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23513-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Gryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d´un jeu sérieux dans l´enseignement secondaire. Modélisation comportementale et épistémique de l´apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25/2, pp.203-222, 2011, Revue des Sciences et Technologies de l'Information, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.203-222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la formation à distance, l’enseignant sait précisément ce que fait et sait l’apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RETZ, 2023, Mythes et réalités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Learners' Behaviours when interacting with a Programming Microworld An Empirical Study Based on Playing Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empowering Learners for Life in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's Listen to the Data: Sonification for Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Eagan,; M. Misfeldt; A. Siebert-Evenstone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantitative Ethnography. First International Conference, ICQE 2019, Madison, WI, USA, October 20–22, 2019, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1112, Springer, pp.189-198, 2019, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33232-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herre van Oostendorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Fijnheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatnall A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-11, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer sérieusement (pour apprendre ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devriendt Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jouer en bibliothèque. Se détendre, découvrir, apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jouer en bibliothèque. Se détendre, découvrir, apprendre., 979-10-91281-54-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu, espace tridimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire de la diversité culturelle à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-11-009973-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with geomedia to understand the complexity of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kramar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel; Eric Sanchez; Inga Gryl; Caroline Juneau-Sion; John Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational uses of Geomedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingra Gryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel; Eric Sanchez; Inga Gryl; Caroline Juneau-Sion; John Lyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Teaching with Geomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-6213-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key criteria for Game Design. A Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Balsissin; S. Bettiol; S. Magrin; F. Nonino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business game-based learning in management education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, Business game-based learning in management education, 9781291322552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Space Through Sounds and Noises – An Innovative Approach for Geography Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI_Forum 2012: Geovizualisation, Society and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-3-87907-521-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of GIS in French Secondary Schools: Dogmatic Innovations, Innovative Teachers, and Parallel Experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Milson, Ali Demirci, Joseph Kerski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Teaching and Learning with GIS in Secondary Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-94-007-2120-3. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2120-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement scientifique co-disciplinaire en classe de seconde : éléments à prendre en compte pour sa mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement scientifique - Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.107-122, 2011, Didactiques, apprentissages, enseignements, 978-2734212096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a pretend game with geotechnologies: toward active citizenship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jekel, Alfons Koller, Karl Donert, Robert Vogler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation V - Lernen mit Geoinformation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann Herbert, 2010, 978-3879075010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'espace et visualisation d'images numériques : regards croisés entre différentes disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coquidé Maryline, Prieur Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'espace et le temps à l'école et au collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.131-167, 2010, 978-2-7342-1195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l’espace et visualisation d’images numériques : regards croisés entre différentes disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé, Michèle Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'espace et temps à l'école et au collège : obstacles, pratiques, outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7342-1195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching/learning with geotechnologies in secondary education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Technology for a better World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-3-642-03114-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing in the Classroom with a Virtual Globe for Geography Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jouneau-Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Jekel; A. Koller; K. Donert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Geomatics into the Curriculum: Inquiry-Based-Learning during a Fieldwork Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Jekel; A. Koller; K. Donert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning with Geoinformation III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wichmann, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorienting Learning Game Design in Design-Based Research : a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Colón de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DevSup : évaluation de la mise en place d’un dispositif d’accompagnement à la mise en œuvre d’une approche-programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Diakhaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan méthodologique de recherche pour la conduite des expérimentations avec les apprenants et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; Institut français de l'éducation - ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation scientifique et modélisation pour l'enseignement des sciences de la Terre Contribution à l'étude de la place des technologies numériques dans la conduite d'une classe de terrain au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Claude Bernard - Lyon I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du marionnettiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris 5 Sorbonne Descartes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://comenius.blogspirit.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03709714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11158-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Safadi-Katouzian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-017-9624-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalmpourtzis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cazes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berthoix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2015s261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouneau-Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-012-9225-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDC57EB3F72A3D8D9322D9348F4A805C25151356/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.569901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devallois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.591" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MN28H5B5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005783ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parmentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vallat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mu- Gellini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paukovics" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manixab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prior" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jaouadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kramar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taima P&#233;rez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Young" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005475802890294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455128v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Decossin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delorme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Shawn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rami" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190677v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Passey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bottino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lewin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jekel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gryl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lyon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/learning-and-teaching-with-geomedia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.203-222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79810A1F51FB4AD4DF6900F02AA82D851B41B065/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33232-7_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438218v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147691v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herre van Oostendorp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Fijnheer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/jouer-en-bibliotheque-34" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingra Gryl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161815v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400721197" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2120-3_11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Staub" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04382848v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Diakhat&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03709714v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11158-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Safadi-Katouzian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-017-9624-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalmpourtzis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cazes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berthoix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/giscience2015s261" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouneau-Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-012-9225-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDC57EB3F72A3D8D9322D9348F4A805C25151356/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.591" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MN28H5B5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.569901" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005783ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parmentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Adinda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vallat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manixab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Paukovics" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prior" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Jaouadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mu- Gellini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kramar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Widmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Young" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005475802890294" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083774v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taima P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Decossin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delorme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Shawn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025080v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Passey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bottino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lewin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23513-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jekel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gryl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lyon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/learning-and-teaching-with-geomedia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.203-222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79810A1F51FB4AD4DF6900F02AA82D851B41B065/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33232-7_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147691v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herre van Oostendorp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Fijnheer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/jouer-en-bibliotheque-34" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingra Gryl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153851v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Staub" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400721197" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2120-3_11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/catalogue/web/Notice.php?not_id=BD+164" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04382848v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326646v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Diakhat&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>