--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric SanJuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4057-6691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.63--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing videos into a target language: Methodology, architectures and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał L Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître ses visiteurs en ligne : quels outils, quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connaître ses visiteurs en ligne - La médiation numérique, 172, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse de la participation informatique de l’usager d’un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3/4), pp.329-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heyting algebras with Boolean operators for rough sets and information retrieval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2007.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special volume on knowledge discovery and discrete mathematics and a tribute to the memory of Peter L. Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Golumbic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1-4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-007-9066-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (7), pp 1037-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2024 SimpleText Task 1: Retrieve Passages to Include in a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.3115-3128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thématique comparative des discours politiques et de leur diffusion dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dister and Dominique Longrée, Jun 2024, Bruxelles, Belgique. pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2023 SimpleText Task 1: Passage Selection for a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalokini, Greece. pp.2823-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l’Analyse et la Recherche de Textes Scientifiques, CORIA-TALN (18e Conférence en Recherche d’Information et Applications (CORIA) - 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track ⋆ What Happens if General Users Search Scientific Texts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques Rapport sur l'action CLEF 2023 SimpleText</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDApol: vers une méthodologie de contextualisation des discours politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'informativité des transcriptions : une approche basée sur le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 MC2 search and time line tasks overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Online Working Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation informatique de l'usager d'un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.331-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Image of Entities in Social Media: Dataset Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et numérique. Quelles visions du participatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Ludovia "Imaginaire(s) du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne ; Jean-Pierre Jessel; Patrick Mpondo-Dicka, Aug 2013, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at the NTCIR-10 INTENT Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTCIR-10 INTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Eugenio Sierra-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, CICLing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Samos, Greece. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37256-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design implementation and experiment of a YeSQL Web Crawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan-Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2012 Work- shop on Open Source Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Segmentation for Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence, MICAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25324-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Mining of Knowledge Gaps in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernandez¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optimal and Atomic Decomposition of Terminology Association graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLG-2008: 6th International Workshop on Mining and Learning with Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de résumé automatique sont-ils vraiment des mauvais élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelling and Graph Clustering Process Applied to Co-word Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2007 - 11th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Madrid, Spain. pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Decomposition Approaches for Terminology Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie textuelle de mémoires associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Refinement by Multi Word Term expansions and semantic synonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Medira, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Data Network Analysis Using Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinary Information Sciences and Technology (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mérida, Spain. pp.586-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of association graphs for assisting the interpretation of classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th COLLNET meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France. pp.480-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et désarticulation de graphes de termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale "Journées d'Analyse statistique des Données Textuelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgium. pp 160-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SIAM Conference on Data Mining / Workshop DM&amp;DM'03 (Discrete Math and Data Mining)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2024 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14613, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-35, 2024, Lecture Notes in Computer Science, 978-3-031-56071-2. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13982, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.536-545, 2023, Lecture Notes in Computer Science, 978-3-031-28240-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-reputation monitoring on Twitter with active learning automatic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des moyens audiovisuels dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fredenucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] STID–France. 2006, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric SanJuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4057-6691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.63--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing videos into a target language: Methodology, architectures and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał L Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître ses visiteurs en ligne : quels outils, quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connaître ses visiteurs en ligne - La médiation numérique, 172, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse de la participation informatique de l’usager d’un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3/4), pp.329-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heyting algebras with Boolean operators for rough sets and information retrieval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2007.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special volume on knowledge discovery and discrete mathematics and a tribute to the memory of Peter L. Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Golumbic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1-4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-007-9066-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (7), pp 1037-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2024 SimpleText Task 1: Retrieve Passages to Include in a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.3115-3128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thématique comparative des discours politiques et de leur diffusion dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dister and Dominique Longrée, Jun 2024, Bruxelles, Belgique. pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2023 SimpleText Task 1: Passage Selection for a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalokini, Greece. pp.2823-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l’Analyse et la Recherche de Textes Scientifiques, CORIA-TALN (18e Conférence en Recherche d’Information et Applications (CORIA) - 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track ⋆ What Happens if General Users Search Scientific Texts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques Rapport sur l'action CLEF 2023 SimpleText</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDApol: vers une méthodologie de contextualisation des discours politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'informativité des transcriptions : une approche basée sur le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 MC2 search and time line tasks overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Online Working Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation informatique de l'usager d'un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.331-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Image of Entities in Social Media: Dataset Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at the NTCIR-10 INTENT Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTCIR-10 INTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et numérique. Quelles visions du participatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Ludovia "Imaginaire(s) du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne ; Jean-Pierre Jessel; Patrick Mpondo-Dicka, Aug 2013, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Eugenio Sierra-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, CICLing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Samos, Greece. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37256-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design implementation and experiment of a YeSQL Web Crawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan-Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2012 Work- shop on Open Source Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Segmentation for Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence, MICAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25324-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Mining of Knowledge Gaps in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernandez¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optimal and Atomic Decomposition of Terminology Association graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLG-2008: 6th International Workshop on Mining and Learning with Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de résumé automatique sont-ils vraiment des mauvais élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelling and Graph Clustering Process Applied to Co-word Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2007 - 11th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Madrid, Spain. pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Decomposition Approaches for Terminology Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie textuelle de mémoires associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Refinement by Multi Word Term expansions and semantic synonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Medira, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Data Network Analysis Using Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinary Information Sciences and Technology (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mérida, Spain. pp.586-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of association graphs for assisting the interpretation of classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th COLLNET meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France. pp.480-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et désarticulation de graphes de termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale "Journées d'Analyse statistique des Données Textuelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgium. pp 160-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SIAM Conference on Data Mining / Workshop DM&amp;DM'03 (Discrete Math and Data Mining)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2024 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14613, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-35, 2024, Lecture Notes in Computer Science, 978-3-031-56071-2. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13982, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.536-545, 2023, Lecture Notes in Computer Science, 978-3-031-28240-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-reputation monitoring on Twitter with active learning automatic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des moyens audiovisuels dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fredenucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] STID–France. 2006, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B55B9C3F"/>
+    <w:nsid w:val="503F1A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4057-6691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.08.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Golumbic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9066-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/809F3008935012E21F9D4B8233882A2379940F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04660231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Azarbonyad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sanjuan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan-Ibekwe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02152783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernandez&#185;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Biha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336469v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165964v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187206v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4057-6691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.08.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Golumbic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9066-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/809F3008935012E21F9D4B8233882A2379940F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04660231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Azarbonyad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sanjuan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan-Ibekwe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02152783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernandez&#185;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Biha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165964v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187206v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>