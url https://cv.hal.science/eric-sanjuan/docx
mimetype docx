--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric SanJuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4057-6691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.63--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing videos into a target language: Methodology, architectures and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał L Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître ses visiteurs en ligne : quels outils, quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connaître ses visiteurs en ligne - La médiation numérique, 172, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse de la participation informatique de l’usager d’un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3/4), pp.329-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heyting algebras with Boolean operators for rough sets and information retrieval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2007.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special volume on knowledge discovery and discrete mathematics and a tribute to the memory of Peter L. Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Golumbic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1-4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-007-9066-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (7), pp 1037-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2024 SimpleText Task 1: Retrieve Passages to Include in a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.3115-3128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thématique comparative des discours politiques et de leur diffusion dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dister and Dominique Longrée, Jun 2024, Bruxelles, Belgique. pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2023 SimpleText Task 1: Passage Selection for a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalokini, Greece. pp.2823-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l’Analyse et la Recherche de Textes Scientifiques, CORIA-TALN (18e Conférence en Recherche d’Information et Applications (CORIA) - 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track ⋆ What Happens if General Users Search Scientific Texts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques Rapport sur l'action CLEF 2023 SimpleText</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDApol: vers une méthodologie de contextualisation des discours politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'informativité des transcriptions : une approche basée sur le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 MC2 search and time line tasks overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Online Working Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation informatique de l'usager d'un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.331-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Image of Entities in Social Media: Dataset Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at the NTCIR-10 INTENT Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTCIR-10 INTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et numérique. Quelles visions du participatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Ludovia "Imaginaire(s) du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne ; Jean-Pierre Jessel; Patrick Mpondo-Dicka, Aug 2013, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Eugenio Sierra-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, CICLing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Samos, Greece. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37256-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design implementation and experiment of a YeSQL Web Crawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan-Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2012 Work- shop on Open Source Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Segmentation for Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence, MICAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25324-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Mining of Knowledge Gaps in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernandez¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optimal and Atomic Decomposition of Terminology Association graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLG-2008: 6th International Workshop on Mining and Learning with Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de résumé automatique sont-ils vraiment des mauvais élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelling and Graph Clustering Process Applied to Co-word Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2007 - 11th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Madrid, Spain. pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Decomposition Approaches for Terminology Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie textuelle de mémoires associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Refinement by Multi Word Term expansions and semantic synonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Medira, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Data Network Analysis Using Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinary Information Sciences and Technology (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mérida, Spain. pp.586-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of association graphs for assisting the interpretation of classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th COLLNET meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France. pp.480-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et désarticulation de graphes de termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale "Journées d'Analyse statistique des Données Textuelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgium. pp 160-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SIAM Conference on Data Mining / Workshop DM&amp;DM'03 (Discrete Math and Data Mining)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2024 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14613, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-35, 2024, Lecture Notes in Computer Science, 978-3-031-56071-2. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13982, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.536-545, 2023, Lecture Notes in Computer Science, 978-3-031-28240-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-reputation monitoring on Twitter with active learning automatic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des moyens audiovisuels dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fredenucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] STID–France. 2006, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric SanJuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4057-6691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.63--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing videos into a target language: Methodology, architectures and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał L Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître ses visiteurs en ligne : quels outils, quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connaître ses visiteurs en ligne - La médiation numérique, 172, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse de la participation informatique de l’usager d’un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3/4), pp.329-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heyting algebras with Boolean operators for rough sets and information retrieval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2007.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special volume on knowledge discovery and discrete mathematics and a tribute to the memory of Peter L. Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Golumbic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1-4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-007-9066-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (7), pp 1037-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2024 SimpleText Task 1: Retrieve Passages to Include in a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.3115-3128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thématique comparative des discours politiques et de leur diffusion dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dister and Dominique Longrée, Jun 2024, Bruxelles, Belgique. pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2023 SimpleText Task 1: Passage Selection for a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalokini, Greece. pp.2823-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l’Analyse et la Recherche de Textes Scientifiques, CORIA-TALN (18e Conférence en Recherche d’Information et Applications (CORIA) - 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track ⋆ What Happens if General Users Search Scientific Texts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques Rapport sur l'action CLEF 2023 SimpleText</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDApol: vers une méthodologie de contextualisation des discours politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'informativité des transcriptions : une approche basée sur le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 MC2 search and time line tasks overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Online Working Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation informatique de l'usager d'un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.331-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Image of Entities in Social Media: Dataset Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at the NTCIR-10 INTENT Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTCIR-10 INTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et numérique. Quelles visions du participatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Ludovia "Imaginaire(s) du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne ; Jean-Pierre Jessel; Patrick Mpondo-Dicka, Aug 2013, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Eugenio Sierra-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, CICLing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Samos, Greece. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37256-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design implementation and experiment of a YeSQL Web Crawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan-Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2012 Work- shop on Open Source Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Segmentation for Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence, MICAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25324-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Mining of Knowledge Gaps in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernandez¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optimal and Atomic Decomposition of Terminology Association graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLG-2008: 6th International Workshop on Mining and Learning with Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de résumé automatique sont-ils vraiment des mauvais élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelling and Graph Clustering Process Applied to Co-word Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2007 - 11th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Madrid, Spain. pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Decomposition Approaches for Terminology Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie textuelle de mémoires associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Refinement by Multi Word Term expansions and semantic synonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Medira, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Data Network Analysis Using Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinary Information Sciences and Technology (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mérida, Spain. pp.586-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of association graphs for assisting the interpretation of classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th COLLNET meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France. pp.480-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et désarticulation de graphes de termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale "Journées d'Analyse statistique des Données Textuelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgium. pp 160-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SIAM Conference on Data Mining / Workshop DM&amp;DM'03 (Discrete Math and Data Mining)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2024 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14613, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-35, 2024, Lecture Notes in Computer Science, 978-3-031-56071-2. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13982, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.536-545, 2023, Lecture Notes in Computer Science, 978-3-031-28240-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-reputation monitoring on Twitter with active learning automatic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des moyens audiovisuels dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fredenucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] STID–France. 2006, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="503F1A4A"/>
+    <w:nsid w:val="12062F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4057-6691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.08.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Golumbic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9066-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/809F3008935012E21F9D4B8233882A2379940F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04660231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Azarbonyad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sanjuan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan-Ibekwe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02152783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernandez&#185;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Biha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165964v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187206v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4057-6691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.08.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Golumbic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9066-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/809F3008935012E21F9D4B8233882A2379940F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04660231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Azarbonyad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sanjuan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan-Ibekwe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02152783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernandez&#185;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Biha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165964v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187206v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>