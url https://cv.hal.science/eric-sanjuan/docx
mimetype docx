--- v2 (2026-04-30)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric SanJuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4057-6691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.63--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing videos into a target language: Methodology, architectures and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał L Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître ses visiteurs en ligne : quels outils, quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connaître ses visiteurs en ligne - La médiation numérique, 172, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse de la participation informatique de l’usager d’un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3/4), pp.329-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heyting algebras with Boolean operators for rough sets and information retrieval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2007.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special volume on knowledge discovery and discrete mathematics and a tribute to the memory of Peter L. Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Golumbic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1-4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-007-9066-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (7), pp 1037-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2024 SimpleText Task 1: Retrieve Passages to Include in a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.3115-3128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thématique comparative des discours politiques et de leur diffusion dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dister and Dominique Longrée, Jun 2024, Bruxelles, Belgique. pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2023 SimpleText Task 1: Passage Selection for a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalokini, Greece. pp.2823-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l’Analyse et la Recherche de Textes Scientifiques, CORIA-TALN (18e Conférence en Recherche d’Information et Applications (CORIA) - 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track ⋆ What Happens if General Users Search Scientific Texts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques Rapport sur l'action CLEF 2023 SimpleText</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDApol: vers une méthodologie de contextualisation des discours politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'informativité des transcriptions : une approche basée sur le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 MC2 search and time line tasks overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Online Working Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation informatique de l'usager d'un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.331-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Image of Entities in Social Media: Dataset Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at the NTCIR-10 INTENT Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTCIR-10 INTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et numérique. Quelles visions du participatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Ludovia "Imaginaire(s) du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne ; Jean-Pierre Jessel; Patrick Mpondo-Dicka, Aug 2013, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Eugenio Sierra-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, CICLing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Samos, Greece. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37256-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design implementation and experiment of a YeSQL Web Crawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan-Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2012 Work- shop on Open Source Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Segmentation for Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence, MICAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25324-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Mining of Knowledge Gaps in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernandez¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optimal and Atomic Decomposition of Terminology Association graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLG-2008: 6th International Workshop on Mining and Learning with Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de résumé automatique sont-ils vraiment des mauvais élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelling and Graph Clustering Process Applied to Co-word Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2007 - 11th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Madrid, Spain. pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Decomposition Approaches for Terminology Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie textuelle de mémoires associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Refinement by Multi Word Term expansions and semantic synonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Medira, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Data Network Analysis Using Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinary Information Sciences and Technology (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mérida, Spain. pp.586-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of association graphs for assisting the interpretation of classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th COLLNET meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France. pp.480-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et désarticulation de graphes de termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale "Journées d'Analyse statistique des Données Textuelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgium. pp 160-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SIAM Conference on Data Mining / Workshop DM&amp;DM'03 (Discrete Math and Data Mining)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2024 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14613, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-35, 2024, Lecture Notes in Computer Science, 978-3-031-56071-2. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13982, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.536-545, 2023, Lecture Notes in Computer Science, 978-3-031-28240-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-reputation monitoring on Twitter with active learning automatic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des moyens audiovisuels dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fredenucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] STID–France. 2006, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric SanJuan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4057-6691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMDTIhYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.63--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing videos into a target language: Methodology, architectures and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał L Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître ses visiteurs en ligne : quels outils, quelles méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Connaître ses visiteurs en ligne - La médiation numérique, 172, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse de la participation informatique de l’usager d’un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3/4), pp.329-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Effective Latent Concept Modeling for Ad Hoc Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.61-84. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.1.61-84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo Arvola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P2-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1988852.1988854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Organization Research in the last two decades: 1988-2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Denoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heyting algebras with Boolean operators for rough sets and information retrieval applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2007.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special volume on knowledge discovery and discrete mathematics and a tribute to the memory of Peter L. Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin C. Golumbic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1-4), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-007-9066-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (7), pp 1037-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textmining without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (6), pp.1532-1552. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symbolic approach to automatic multiword term structuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dowdall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Textual Data through Term Variant Clustering : the TermWatch system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Assistée par Ordinateur (RIAO 2004).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie linguistique et fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille stratégique, scientifique et technologique (VSST'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thématique comparative des discours politiques et de leur diffusion dans le Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Dister and Dominique Longrée, Jun 2024, Bruxelles, Belgique. pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2024 SimpleText Task 1: Retrieve Passages to Include in a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.3115-3128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques Rapport sur l'action CLEF 2023 SimpleText</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2023 SimpleText Task 1: Passage Selection for a Simplified Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalokini, Greece. pp.2823-2834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des Non-Experts Recherchent des Textes Scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l’Analyse et la Recherche de Textes Scientifiques, CORIA-TALN (18e Conférence en Recherche d’Information et Applications (CORIA) - 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN) )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track ⋆ What Happens if General Users Search Scientific Texts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.536-545, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDApol: vers une méthodologie de contextualisation des discours politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vermeirsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avignon, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Summarization System of a Video in a Target Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Grega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucjan Janowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI 2018 - 11th edition of the International Conference on Multimedia and Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wrocław, Poland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'informativité des transcriptions : une approche basée sur le résumé automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Hajjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 MC2 search and time line tasks overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Online Working Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation informatique de l'usager d'un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.331-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Image of Entities in Social Media: Dataset Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Min Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating topical context by diverging from external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484028.2484148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at the NTCIR-10 INTENT Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTCIR-10 INTENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et numérique. Quelles visions du participatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Andreacola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque Ludovia "Imaginaire(s) du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Lavigne ; Jean-Pierre Jessel; Patrick Mpondo-Dicka, Aug 2013, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Semantically Coherent Topic Models Useful for Ad Hoc Information Retrieval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 51st ANNUAL MEETING OF THE ASSOCIATION FOR COMPUTATIONAL LINGUISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursive Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Eugenio Sierra-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference, CICLing 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Samos, Greece. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37256-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2012 Web Track: Unsupervised Search Concepts Identification from General Sources of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design implementation and experiment of a YeSQL Web Crawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan-Ibekwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2012 Work- shop on Open Source Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Segmentation for Sentence Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mexican International Conference on Artificial Intelligence, MICAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25324-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de césures et enrichissement de requêtes par Wikipédia appliqués à la recherche de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA at TREC 2011 Web Track: Experiments on the Combination of Online Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twentieth Text REtrieval Conference, TREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Gaithersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Mining of Knowledge Gaps in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernandez¹</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jourlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC SPECIALIZED VS. NON-SPECIALIZED TEXTS DIFFERENTIATION: A FIRST APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Cabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNOLOGICAL INNOVATION IN THE TEACHING AND PROCESSING OF LSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Language Models with NLP and Interactive Query Expansion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.122-132, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Word Term Queries for Focused Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference, CICLing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Iasi, Romania. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12116-6_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of Information Science: 1996-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital libraries. Designing tomorrow, preserving the past - today (JCDL09).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Austin, United States. pp.401-402, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555400.1555483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universities of Avignon & Lyon3 at TREC 2008 Enterprise Track.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Text REtrieval Conference (TREC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gaithersburg, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Analysis of Conflicting Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, Maryland, United States. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Thematic Variations in SDSS research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaomei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation Conference (LREC-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optimal and Atomic Decomposition of Terminology Association graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLG-2008: 6th International Workshop on Mining and Learning with Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Scientific Summaries for Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charton Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR'08 Workshop on: Exploiting Semantic Annotations for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Glasgow, United Kingdom. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multiword terms and Query Expansion for Interactive Information Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dagstuhl, Germany. pp.590-601, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of terminology graphs for domain knowledge acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vogeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM conference on Information and knowledge management (CIKM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa Valley, California, United States. pp.1463-1464, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1458082.1458334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de résumé automatique sont-ils vraiment des mauvais élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2008 : 9es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vector Space Model and Multi Word Term Extraction for Semantic Query Refinement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velazquez-Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information systems (NLDB 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.252-263, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Energy of Associative Memories: Performant Applications of Enertex Algorithm in Text Summarization and Topic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAI 2007 6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Summarizer Based on Vector Space Model, Statistical Physics and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Velázquez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76631-5_83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph Modelling and Graph Clustering Process Applied to Co-word Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2007 - 11th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Madrid, Spain. pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Decomposition Approaches for Terminology Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mexican International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aguascalientes, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie textuelle de mémoires associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Refinement by Multi Word Term expansions and semantic synonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Medira, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase clustering without document context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR-06).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.496-500, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11735106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Data Network Analysis Using Graph Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidisciplinary Information Sciences and Technology (InSciT2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mérida, Spain. pp.586-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of association graphs for assisting the interpretation of classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th COLLNET meeting 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France. pp.480-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining textual data through term variant clustering : the TermWatch system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'Information et ses Applications (RIAO 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Avignon, France. pp.487-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDOC et TermWatch : deux méthodes complémentaires de cartographie de thèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Francophones Extraction et de Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for knowledge chunks in a terminology network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidelia Ibekwe-Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eighth International ISKO Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et désarticulation de graphes de termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangaly Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale "Journées d'Analyse statistique des Données Textuelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Louvain-la-Neuve, Belgium. pp 160-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Domination in Closure Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SIAM Conference on Data Mining / Workshop DM&amp;DM'03 (Discrete Math and Data Mining)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2024 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14613, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-35, 2024, Lecture Notes in Computer Science, 978-3-031-56071-2. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2023 SimpleText Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric SanJuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Azarbonyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13982, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.536-545, 2023, Lecture Notes in Computer Science, 978-3-031-28240-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-reputation monitoring on Twitter with active learning automatic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des moyens audiovisuels dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Basille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fredenucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Grama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] STID–France. 2006, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12062F1F"/>
+    <w:nsid w:val="F1D1E2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4057-6691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.08.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Golumbic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9066-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/809F3008935012E21F9D4B8233882A2379940F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04660231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Azarbonyad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sanjuan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan-Ibekwe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02152783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernandez&#185;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Biha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165964v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336807v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187206v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4057-6691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=MMDTIhYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548206v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1823" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.1.61-84" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe-Sanjuan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.08.050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. Golumbic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9066-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/809F3008935012E21F9D4B8233882A2379940F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.03.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dowdall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rinaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.02.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04660231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Azarbonyad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921971v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sanjuan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052420v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484028.2484148" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834509v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Molina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Eugenio Sierra-Martinez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37256-8_33" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-251P4H0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan-Ibekwe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irria da Cunha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sierra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25324-9_27" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PWRN5RNK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02152783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fernandez&#185;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Cabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vivaldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635283v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12116-6_50" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635547v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555400.1555483" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636030v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636138v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Weaver" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vogeley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320298v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Silvia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charton Eric" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635486v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03761-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1458082.1458334" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Velazquez-Morales" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73351-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_82" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G4QH1TKR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317575v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vel&#225;zquez-Morales" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76631-5_83" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63VQ8G0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318619v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Biha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangaly Kaba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636150v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336807v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Roche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636163v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162408v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadif" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522367v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04608071v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-28241-6_62" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01002818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Grama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>