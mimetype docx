--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -90,51 +90,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -262,6578 +262,6656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05422699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les cimetières militaires du Japon impérial : contribution à l’étude d’un espace mémoriel occulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.300.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05587363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Apocalypse en jugement ? La secte Aum devant la justice japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (3), pp.563-580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon-Philippines. Accord de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.378-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05527737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des bases militaires américaines au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.75-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le désastre des monts Hakkōda. La « marche à la mort » du 5e régiment d’infanterie d’Aomori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AFFIRMATION DE LA SOUVERAINETÉ JAPONAISE SUR LES ÎLES BONIN AU XIXe SIÈCLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05040188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le statut des bases militaires américaines au Japon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretenir les Barbares occidentaux : la « diplomatie culinaire » dans le Japon de la fin de l’époque d’Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (2), pp.90-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.722.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05321127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon. Réforme du droit d'Asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chronique des faits internationaux, 128 (1), pp.132-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre de Crimée au Japon : la prise de conscience d'une vulnérabilité structurelle (1853-1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.143-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04839479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considérations juridiques sur les rapports entre l'Etat et les religions sous le Japon impérial (1868-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.31-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon et la formation historique des élites militaires de l’Armée sous le Japon impérial (1868 – 1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoleonica. La Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.63-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04031214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transidentité et droit au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.75-87</w:t>
+              <w:t xml:space="preserve">, 2023, 5, pp.1337-1365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Apocalypse en jugement ? La secte Aum devant la justice japonaise</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04304752v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats de politique intérieure sur la défense antimissile au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.iris-france.org/wp-content/uploads/2022/11/Les-debats-de-politique-interieure-sur-la-defense-antimissile-au-Japon.pdf, 188, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05106650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de l’artillerie japonaise moderne à la fin de l’époque d’Edo (1830-1868)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (702), pp.319-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos sur une rumeur : la conversion de la famille impériale japonaise au christianisme en 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239 (1), pp.79-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03782860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accord de stationnement nippo-djiboutien et le statut des forces japonaises d'autodéfense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (4), pp.673-696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Japon et l'Europe en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 410, p.101-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03889407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jour où l'empereur mangea de la viande. Les « banquets impériaux » comme construction politique à l’ère Meiji.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (4), pp.54-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03935656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés publiques à l'épreuve de la Covid-19 : le cas du Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.271-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des prisonniers de guerre et le pacifisme constitutionnel dans le Japon contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.233-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04464292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement juridique de la délinquance militaire dans les bases américaines au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (3), pp.563-580</w:t>
+              <w:t xml:space="preserve">, 2022, 2, pp.289-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, pp.378-382</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kôgisho et le principe délibératif au Japon au début de l’ère Meiji (1868-1874)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.217-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretenir les Barbares occidentaux : la « diplomatie culinaire » dans le Japon de la fin de l’époque d’Edo</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles lois japonaises sur la sécurité nationale et la conscription : propos sur un fantasme récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.277-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AUX RACINES DU PROBLEME DU SANCTUAIRE YASUKUNI DANS LE JAPON D’APRES-GUERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nouvelle recherche sur les conflits contemporains, 283, pp.115-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03626842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre du Japon et des institutions délibératives occidentales dans les dernières années de l'époque d'Edo (1603-1868)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.453-481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle administratif de constitutionnalité des lois. Le rôle de la direction de la législation du Cabinet au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.165-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03782911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique et patrimonial des tertres funéraires impériaux au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (1), pp.191-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret défense et libertés constitutionnelles au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.1067-1097</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03186662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maison impériale japonaise et le principe de séparation de l’État et de la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.159-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil privé et la politique étrangère du Japon à l’ère du « gouvernement des partis » (1920-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autre front du contentieux nippo-coréen : la querelle des drapeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.157-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prisonniers de guerre japonais se révoltent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 472, pp.76-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02873525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver la lignée impériale. Les plans des militaires japonais en 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.63-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du parlement japonais en matière de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135 (2), pp.439-477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02492952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohito. Soleil couchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.78-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la discipline dans le développement de l'Armée de terre japonaise à l'époque de Meiji (1868-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.45-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps impérial, corps souffrant au Japon : l'empereur Meiji et la médecine occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 72 (2), pp.90-119. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 66 (27-51)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chronique des faits internationaux, 128 (1), pp.132-137</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02103044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La féminisation contrariée des professions judiciaires au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Japanisches Recht | Journal of Japanese Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (48), pp.143-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.31-56</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutinerie oubliée : le coup de force de la Garde impériale japonaise du 23 août 1878.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mélanges 2018, 293, pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, pp.143-161</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instauration de la conscription et la construction de l'Etat-nation au Japon. Autour de l'ordonnance du 10 janvier 1873.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 287, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45, pp.63-95</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01682192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des lois japonaises sur la sécurité nationale sur l'organisation du système de santé militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transidentité et droit au Japon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Forces d'autodéfense japonaises et la protection de la sécurité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.92-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;contrôle civil&amp;quot;et le pouvoir exécutif au Japon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5, pp.1337-1365</w:t>
+              <w:t xml:space="preserve">, 2013, 5, pp.1260-1290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 239 (1), pp.79-119</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906895v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum d'intérêt national en matière de révision constitutionnelle au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85, pp.2-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (702), pp.319-360</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Japon et la Cour pénale internationale : enjeux politiques et mémoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58, pp.85-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://www.iris-france.org/wp-content/uploads/2022/11/Les-debats-de-politique-interieure-sur-la-defense-antimissile-au-Japon.pdf, 188, 35 p</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peine de mort et suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Giudicelli-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Quinglan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manacorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.511-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 410, p.101-122</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abolition de la peine de mort au Japon et la notion de peine de substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°4, pp.113-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (4), pp.673-696</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koizumi Jun'ichirô superstar de la vie politique japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (4), pp.54-81</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation des charges parlementaires au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.115-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les libertés publiques à l'épreuve de la Covid-19 : le cas du Japon</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit japonais et le harcèlement sexuel dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 210 (janvier-mars), pp.87-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon : Etat et religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.36-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'euthanasie active en droit japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.89-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de la science juridique occidentale. Les transferts de technologie occidentale à l'époque de Meiji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daruma Revue d'Etudes Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10-11, pp.143-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contra legem ou para legem? La coutume de l'union matrimoniale de fait en droit japonais avant 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol. 23, pp.109-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de séparation de l'Etat et de la religion : aperçus sur le rôle du fait religieux dans les institutions et la vie politique japonaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol. 32 (1), pp.111-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et religion en Asie Orientale&amp;quot;, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (1), pp.5-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La criminalisation de l'étranger au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Vol. 16 (1), pp.65-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction préfectorale au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 96, pp.639-649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus, organisation et fonctionnement des relations nippo nord-coréennes. Essai d'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Vol. 30 (1), pp.67-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrainte physique et l'aveu dans la procédure pénale japonaise contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.805-819</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de la transition politique en Asie Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3, pp.5-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation à l'épreuve en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3, pp.23-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession dynastique et communisme de pénurie : la crise du régime nord-coréen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3, pp.131-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la société japonaise et des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 216, pp.29-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échec du socialisme réel. L'économie nord-coréenne à la dérive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56, pp.77-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institution impériale japonaise à la rencontre du constitutionnalisme occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Vol. 3 (2, septembre), pp.317-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la VIème République au Gouvernement Civil : les avatars de la démocratie en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 355, pp.127-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique du kokutai dans les réformes constitutionnelles de l'après-guerre au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers. Cahiers de la Maison de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8, pp.11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution récente de la culture politique du citoyen japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.53-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trouble de la classe politique nippone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 65, pp.353-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution sud-coréenne de 1987 et les libertés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.957-974</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le constitutionnalisme japonais. Entre modernisation et démocratisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 344, pp.287-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les châtiments corporels dans les écoles japonaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, Education, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 4, pp.655-678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension internationale de la monarchie-symbole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 57, pp.53-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihito en Chine. Les limites de la diplomatie expiatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 39, pp.55-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension internationale de la monarchie-symbole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 57, pp.53-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice constitutionnelle en Corée du sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9, pp.141-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'enseignement supérieur au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, Education, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4, pp.693-715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacifisme constitutionnel à l'épreuve de la guerre du Golfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1, pp.143-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir impérial et pouvoir politique au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 37, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détention palliative en droit japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 3, pp.671-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuels scolaires au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, Education, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 4, pp.699-717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications politiques de l'introduction du droit français au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 2, pp.367-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie japonaise à l'heure de la transition monarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 31, pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation de l'éducation au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, Education, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 4, pp.684-709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opinion publique japonaise et la politique étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trimestre du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 12, pp.103-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incitations administratives et libertés éducatives au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1, pp.271-306</w:t>
+              <w:t xml:space="preserve">, 1990, 6, pp.1679-1704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25, pp.233-265</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corée du nord entre orthodoxie et ouverture : un communisme dans l'impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 4, pp.863-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.289-309</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation de la société japonaise. Enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 4, pp.931-942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.217-233</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalisme et internationalisation au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, avril-juin (n°18), pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24, pp.277-315</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forces d'autodéfense japonaises, embryon d'une nouvelle armée impériale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, décembre, pp.121-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.453-481</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des symboles de la souveraineté étatique - le drapeau et l'hymne national - en droit japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 6, pp.957-993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...4717 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004366v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle problématique de la révision au Japon : les commissions parlementaires d'investigation en matière constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Constitution et le Temps, Alexandre Viala, éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France. pp.205-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étrangers et le droit de représentation au niveau local. Autour de l'arrêt de la Cour suprême du 28 février 1995 et de la notion de sanseiken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon pluriel 2, actes du 2ème colloque de la SFEJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Arles, France. pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6843,515 +6921,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pacifisme à l'épreuve. Le Japon et son armée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Belles Lettres, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02898901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et Magistrature au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique et religion en Asie Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, pp.249, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition politique en Asie Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japon : le déclin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gipouloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Complexe, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gipouloux</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editions Complexe, 1995</w:t>
+                <w:t xml:space="preserve">halshs-00004377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monarchie et démocratie dans le Japon d'après-guerre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve et Larose, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Maisonneuve et Larose, 1990</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Petits-fils du Soleil : la jeunesse japonaise et le patriotisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Orientalistes de France, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7361,627 +7439,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Second Empire et les transformations de l'administration shogunale au Japon à la fin de la période d'Edo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Barjot; Jean-François Klein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres impériales : l'Asie et la France. Le "moment Second Empire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphères Editions, pp.457-468, 2023, Mers &amp; Empires, 978-2-37701-162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le code civil et l'Etat-famille au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Galan et Emmanuel Lozerand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille japonaise moderne (1868-1926). Discours et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Philippe Picquier, pp.91-106, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00742457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traité d'Edo, acteurs et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150ème anniversaire de l'établissement des relations diplomatiques entre le Japon et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.113-139, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00742880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'après-guerre comme paradigme politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Lucken, Anne Bayard-Sakai, Emmanuel Lozerand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Japon après la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Philippe Picquier, pp.19-46, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00118321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître, le policier et le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Jean-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Japon contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.183-202, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir, Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gervereau Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde éditions, pp.863-865, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution impériale japonaise et la dynamique de la modernisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dynamique du Japon, dirigé par Jean-François Sabouret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saint-Simon, pp.73-82, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japon. Contraintes et défis de la puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques étrangères. Ruptures et continuités, Frédéric Charillon éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.179-196, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political integration of foreign communities in Japan. The right to vote issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7992,1224 +8070,1224 @@
               </w:rPr>
               <w:t xml:space="preserve">The Political Economy of Japan Globalization, Glenn D.</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hook and Hasegawa Haruhiko ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.211-228, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tourments du nom. Mariage et patronyme dans les projets de réforme du Code civil japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mariage-Mariages, Claude Bontemps, Faculté Jean Monet éds.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.467-495, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empereur et la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archipel accaparé, Marc Bourdier et Philippe Pelletier éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'EHESS, pp.123-141, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les Japonais regardent-ils leur passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tumultes d'un siècle, Jean Vanwelkenhuyzen éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Complexe, pp.183-202, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'EHESS, pp.123-141, 2000</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anrakushi to hô. Nihon to furansu to no hikaku, euthanasie et droit. Une comparaison France-Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nihonjin no sei.rô.shi, vie, mort et vieillissement au Japon,Miyata Noboru et Shintani Takanori éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shôgakkan, pp.174-182, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Shôgakkan, pp.174-182, 2000</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité sociale et aliénation linguistique : l'étranger devant la procédure pénale au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et Droits. Langues du droit, droit des langues, Hervé Guillorel et Geneviève Koubi éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.267-289, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.267-289, 1999</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cérémonies scolaires et l'avènement du constitutionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nation en marche. Essais sur le Japon impérial de Meiji, Jean-Jacques Tschudin et Claude Hamon éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Philippe Picquier, pp.41-57, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Philippe Picquier, pp.41-57, 1999</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement social et attitude des jeunes à l'égard du jeu institutionnel au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialisation juridique et conscience du droit, Chantal Kourilsky-Augevent éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.169-186, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.169-186, 1997</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du tribunal dans la résolution des conflits civils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'envers du consensus. Les conflits et leur gestion dans le Japon contemporain, Jean-Marie Bouissou éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Presses de Sciences Po, pp.97-111, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 4, Presses de Sciences Po, pp.97-111, 1997</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tortures et tourments dans le Japon impérial : le régime de la douleur infligée dans la procédure inquisitoire nippone entre 1868 et 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La douleur et le droit, Bernard Durand et alii éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.325-342, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.325-342, 1997</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dons et contre-dons : la logique culturelle de la corruption politique au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public-Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.181-200, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés du discours politique japonais sur la bombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiroshima 50 ans. Japon - Amérique ; mémoires au nucléaire, Maya Todeschini coord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.104-116, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parricide et le principe démocratique au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du parricide, Pierre Legendre coord.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Van Balberghe et Gevaert, pp.33-55, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Autrement, pp.104-116, 1995</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portraits impériaux. Contribution à l'étude du culte impérial au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts à René Sieffert à l'occasion de son soixante-dixième anniversaire, Centre d'études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales, pp.437-450, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.181-200, 1995</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sida et droit au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et sida, comparaison internationale, Jacques Foyer et Lucette Khaïat coord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.281-311, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales, pp.437-450, 1994</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit face au sida en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et sida, comparaison internationale, Jacques Foyer et Lucette Khaïat coord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.111-124, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.281-311, 1994</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Law and Tradition in Japan during the Meiji Era 1868-1912</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Expansion and Law : The Encounter of European and Indigenous Law in 19th and 20th Century Africa and Asia, W.J Mommsen and J.A deMoor eds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berg Publishers, pp.59-82, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.111-124, 1994</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masses et la modernisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les bases de la puissance du Japon, Jean Esmein éd.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre IX, Collège de France, pp.185-213, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9219,750 +9297,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les employés civils sur les bases américaines au Japon. La face cachée de la coopération nippo-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon et la Guerre de Sécession : histoire et représentation d’un conflit extérieur à l’aube de la Restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03783285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spleen et aliénation chez les militaires japonais : le suicide dans les Forces d'autodéfense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, https://www.iris-france.org/wp-content/uploads/2019/09/Asia-Focus-122.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, https://www.iris-france.org/wp-content/uploads/2019/09/Asia-Focus-122.pdf</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02492715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourir au combat : l'impensé des Forces d'autodéfense japonaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01689020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PRINCIPE DE SEPARATION DE L'ETAT ET DE LA RELIGION A L'EPREUVE DES DERIVES SECTAIRES : LE CAS DU JAPON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HiroHito. Le trouble jeu du Mikado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.61-66</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie politique au défi de la modernisation de la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.28-35</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes de défense des partis politiques japonais. Vers où va le Japon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giraud</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+                <w:t xml:space="preserve">halshs-00004368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux politiques de l'élection présidentielle de décembre 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1998, pp.17-20</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Japon dans le nouvel ordre international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1993, pp.61</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation du Japon et la question des travailleurs immigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9972,167 +10050,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois trésors sacrés et la symbolique impériale au Japon. Passé et présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles politiques et parlementaires héréditaires : contribution à l'étude des élites politiques au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10279,51 +10357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seizelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422699v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304752v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906895v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli-Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Quinglan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manacorda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004374v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Serra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouissou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gipouloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004417v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004406v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004400v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743140v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004370v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seizelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422699v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.300.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304752v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906895v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli-Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Quinglan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Lu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manacorda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004426v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Serra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouissou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gipouloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004413v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>