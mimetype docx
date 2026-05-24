--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -124,6630 +124,6630 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le désastre des monts Hakkōda. La « marche à la mort » du 5e régiment d’infanterie d’Aomori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’AFFIRMATION DE LA SOUVERAINETÉ JAPONAISE SUR LES ÎLES BONIN AU XIXe SIÈCLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.7-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05040188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des bases militaires américaines au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.75-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Apocalypse en jugement ? La secte Aum devant la justice japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (3), pp.563-580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon-Philippines. Accord de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.378-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05527737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretenir les Barbares occidentaux : la « diplomatie culinaire » dans le Japon de la fin de l’époque d’Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (2), pp.90-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.722.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05321127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ abdication monarchique dans le régime de l’empereur-symbole japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.64-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05422699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L' éthique mortifère du Japon impérial : la reddition refusée au soldat japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 713, pp.155-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’ abdication monarchique dans le régime de l’empereur-symbole japonais</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cimetières militaires du Japon impérial : contribution à l’étude d’un espace mémoriel occulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.300.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05587363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon. Réforme du droit d'Asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chronique des faits internationaux, 128 (1), pp.132-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considérations juridiques sur les rapports entre l'Etat et les religions sous le Japon impérial (1868-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.31-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre de Crimée au Japon : la prise de conscience d'une vulnérabilité structurelle (1853-1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.143-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04839479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transidentité et droit au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.64-73</w:t>
+              <w:t xml:space="preserve">, 2023, 5, pp.1337-1365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les cimetières militaires du Japon impérial : contribution à l’étude d’un espace mémoriel occulté</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04304752v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon et la formation historique des élites militaires de l’Armée sous le Japon impérial (1868 – 1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoleonica. La Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.63-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04031214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos sur une rumeur : la conversion de la famille impériale japonaise au christianisme en 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239 (1), pp.79-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03782860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de l’artillerie japonaise moderne à la fin de l’époque d’Edo (1830-1868)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (702), pp.319-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats de politique intérieure sur la défense antimissile au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.iris-france.org/wp-content/uploads/2022/11/Les-debats-de-politique-interieure-sur-la-defense-antimissile-au-Japon.pdf, 188, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05106650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accord de stationnement nippo-djiboutien et le statut des forces japonaises d'autodéfense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (4), pp.673-696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Japon et l'Europe en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 410, p.101-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03889407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jour où l'empereur mangea de la viande. Les « banquets impériaux » comme construction politique à l’ère Meiji.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (4), pp.54-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03935656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés publiques à l'épreuve de la Covid-19 : le cas du Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.271-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des prisonniers de guerre et le pacifisme constitutionnel dans le Japon contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.233-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04464292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement juridique de la délinquance militaire dans les bases américaines au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.289-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kôgisho et le principe délibératif au Japon au début de l’ère Meiji (1868-1874)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.217-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles lois japonaises sur la sécurité nationale et la conscription : propos sur un fantasme récurrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.277-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre du Japon et des institutions délibératives occidentales dans les dernières années de l'époque d'Edo (1603-1868)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.453-481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AUX RACINES DU PROBLEME DU SANCTUAIRE YASUKUNI DANS LE JAPON D’APRES-GUERRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 300, pp.7-25. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, Nouvelle recherche sur les conflits contemporains, 283, pp.115-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03626842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle administratif de constitutionnalité des lois. Le rôle de la direction de la législation du Cabinet au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.165-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03782911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil privé et la politique étrangère du Japon à l’ère du « gouvernement des partis » (1920-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret défense et libertés constitutionnelles au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.1067-1097</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03186662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maison impériale japonaise et le principe de séparation de l’État et de la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.159-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique et patrimonial des tertres funéraires impériaux au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (1), pp.191-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autre front du contentieux nippo-coréen : la querelle des drapeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.157-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prisonniers de guerre japonais se révoltent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 472, pp.76-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02873525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver la lignée impériale. Les plans des militaires japonais en 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.63-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps impérial, corps souffrant au Japon : l'empereur Meiji et la médecine occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (27-51)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02103044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohito. Soleil couchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.78-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la discipline dans le développement de l'Armée de terre japonaise à l'époque de Meiji (1868-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.45-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La féminisation contrariée des professions judiciaires au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Japanisches Recht | Journal of Japanese Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (48), pp.143-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du parlement japonais en matière de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135 (2), pp.439-477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02492952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutinerie oubliée : le coup de force de la Garde impériale japonaise du 23 août 1878.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mélanges 2018, 293, pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instauration de la conscription et la construction de l'Etat-nation au Japon. Autour de l'ordonnance du 10 janvier 1873.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 287, pp.109-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01682192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des lois japonaises sur la sécurité nationale sur l'organisation du système de santé militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Forces d'autodéfense japonaises et la protection de la sécurité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.92-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;contrôle civil&amp;quot;et le pouvoir exécutif au Japon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.1260-1290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906895v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum d'intérêt national en matière de révision constitutionnelle au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85, pp.2-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Japon et la Cour pénale internationale : enjeux politiques et mémoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58, pp.85-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peine de mort et suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Giudicelli-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Quinglan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manacorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (3), pp.563-580</w:t>
+              <w:t xml:space="preserve">, 2008, 3, pp.511-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, pp.378-382</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abolition de la peine de mort au Japon et la notion de peine de substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°4, pp.113-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le statut des bases militaires américaines au Japon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koizumi Jun'ichirô superstar de la vie politique japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.115-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation des charges parlementaires au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.115-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit japonais et le harcèlement sexuel dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 210 (janvier-mars), pp.87-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon : Etat et religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.36-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'euthanasie active en droit japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.89-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de la science juridique occidentale. Les transferts de technologie occidentale à l'époque de Meiji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daruma Revue d'Etudes Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10-11, pp.143-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et religion en Asie Orientale&amp;quot;, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (1), pp.5-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de séparation de l'Etat et de la religion : aperçus sur le rôle du fait religieux dans les institutions et la vie politique japonaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol. 32 (1), pp.111-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contra legem ou para legem? La coutume de l'union matrimoniale de fait en droit japonais avant 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol. 23, pp.109-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La criminalisation de l'étranger au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Vol. 16 (1), pp.65-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction préfectorale au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 96, pp.639-649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus, organisation et fonctionnement des relations nippo nord-coréennes. Essai d'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Vol. 30 (1), pp.67-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de la transition politique en Asie Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3, pp.5-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation à l'épreuve en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3, pp.23-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession dynastique et communisme de pénurie : la crise du régime nord-coréen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3, pp.131-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la société japonaise et des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 216, pp.29-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échec du socialisme réel. L'économie nord-coréenne à la dérive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56, pp.77-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrainte physique et l'aveu dans la procédure pénale japonaise contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.805-819</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institution impériale japonaise à la rencontre du constitutionnalisme occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Vol. 3 (2, septembre), pp.317-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la VIème République au Gouvernement Civil : les avatars de la démocratie en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 355, pp.127-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique du kokutai dans les réformes constitutionnelles de l'après-guerre au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers. Cahiers de la Maison de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8, pp.11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trouble de la classe politique nippone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 65, pp.353-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution sud-coréenne de 1987 et les libertés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.957-974</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le constitutionnalisme japonais. Entre modernisation et démocratisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 344, pp.287-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution récente de la culture politique du citoyen japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.53-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihito en Chine. Les limites de la diplomatie expiatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 39, pp.55-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension internationale de la monarchie-symbole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 57, pp.53-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les châtiments corporels dans les écoles japonaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, Education, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 4, pp.655-678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension internationale de la monarchie-symbole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 57, pp.53-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03975530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'enseignement supérieur au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, Education, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4, pp.693-715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacifisme constitutionnel à l'épreuve de la guerre du Golfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1, pp.143-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir impérial et pouvoir politique au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 37, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détention palliative en droit japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 3, pp.671-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice constitutionnelle en Corée du sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9, pp.141-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuels scolaires au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, Education, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 4, pp.699-717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications politiques de l'introduction du droit français au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 2, pp.367-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie japonaise à l'heure de la transition monarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 31, pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incitations administratives et libertés éducatives au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.75-87</w:t>
+              <w:t xml:space="preserve">, 1990, 6, pp.1679-1704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.326</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opinion publique japonaise et la politique étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trimestre du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 12, pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.7-28</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corée du nord entre orthodoxie et ouverture : un communisme dans l'impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 4, pp.863-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation de l'éducation au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, Education, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 4, pp.684-709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chronique des faits internationaux, 128 (1), pp.132-137</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation de la société japonaise. Enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 4, pp.931-942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, pp.143-161</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalisme et internationalisation au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, avril-juin (n°18), pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.31-56</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des symboles de la souveraineté étatique - le drapeau et l'hymne national - en droit japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 6, pp.957-993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45, pp.63-95</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forces d'autodéfense japonaises, embryon d'une nouvelle armée impériale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, décembre, pp.121-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5618 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004374v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7147,51 +7147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition politique en Asie Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8169,993 +8169,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment les Japonais regardent-ils leur passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tumultes d'un siècle, Jean Vanwelkenhuyzen éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Complexe, pp.183-202, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'empereur et la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archipel accaparé, Marc Bourdier et Philippe Pelletier éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'EHESS, pp.123-141, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Editions Complexe, pp.183-202, 2000</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anrakushi to hô. Nihon to furansu to no hikaku, euthanasie et droit. Une comparaison France-Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nihonjin no sei.rô.shi, vie, mort et vieillissement au Japon,Miyata Noboru et Shintani Takanori éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shôgakkan, pp.174-182, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Shôgakkan, pp.174-182, 2000</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cérémonies scolaires et l'avènement du constitutionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nation en marche. Essais sur le Japon impérial de Meiji, Jean-Jacques Tschudin et Claude Hamon éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Philippe Picquier, pp.41-57, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité sociale et aliénation linguistique : l'étranger devant la procédure pénale au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Droits. Langues du droit, droit des langues, Hervé Guillorel et Geneviève Koubi éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.267-289, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Editions Philippe Picquier, pp.41-57, 1999</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement social et attitude des jeunes à l'égard du jeu institutionnel au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialisation juridique et conscience du droit, Chantal Kourilsky-Augevent éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.169-186, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.169-186, 1997</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du tribunal dans la résolution des conflits civils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'envers du consensus. Les conflits et leur gestion dans le Japon contemporain, Jean-Marie Bouissou éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Presses de Sciences Po, pp.97-111, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 4, Presses de Sciences Po, pp.97-111, 1997</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tortures et tourments dans le Japon impérial : le régime de la douleur infligée dans la procédure inquisitoire nippone entre 1868 et 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La douleur et le droit, Bernard Durand et alii éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.325-342, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.325-342, 1997</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parricide et le principe démocratique au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du parricide, Pierre Legendre coord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Van Balberghe et Gevaert, pp.33-55, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés du discours politique japonais sur la bombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiroshima 50 ans. Japon - Amérique ; mémoires au nucléaire, Maya Todeschini coord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.104-116, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dons et contre-dons : la logique culturelle de la corruption politique au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public-Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.181-200, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Autrement, pp.104-116, 1995</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sida et droit au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et sida, comparaison internationale, Jacques Foyer et Lucette Khaïat coord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.281-311, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Van Balberghe et Gevaert, pp.33-55, 1995</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit face au sida en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et sida, comparaison internationale, Jacques Foyer et Lucette Khaïat coord.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.111-124, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portraits impériaux. Contribution à l'étude du culte impérial au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à René Sieffert à l'occasion de son soixante-dixième anniversaire, Centre d'études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales, pp.437-450, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004398v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Law and Tradition in Japan during the Meiji Era 1868-1912</w:t>
               </w:r>
@@ -9305,151 +9305,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Japon et la Guerre de Sécession : histoire et représentation d’un conflit extérieur à l’aube de la Restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les employés civils sur les bases américaines au Japon. La face cachée de la coopération nippo-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seizelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782782v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03783285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spleen et aliénation chez les militaires japonais : le suicide dans les Forces d'autodéfense</w:t>
               </w:r>
@@ -10357,51 +10357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seizelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422699v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.300.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304752v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906895v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli-Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Quinglan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Lu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manacorda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004426v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Serra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouissou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gipouloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004413v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004407v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seizelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.300.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304752v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906895v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli-Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Quinglan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Lu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manacorda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabestan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004426v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Serra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bouissou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gipouloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004413v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004396v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>