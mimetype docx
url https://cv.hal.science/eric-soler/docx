--- v0 (2026-03-28)
+++ v1 (2026-05-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methyl-CpG-binding protein 2 inhibits cGAS-associated signaling</w:t>
+                <w:t xml:space="preserve">VEXAS anemia is a mosaic erythroblastopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Chamma</w:t>
+                <w:t xml:space="preserve">François Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumyabrata Guha</w:t>
+                <w:t xml:space="preserve">Giulia Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Junior Eloiflin</w:t>
+                <w:t xml:space="preserve">Sara El Hoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Augereau</w:t>
+                <w:t xml:space="preserve">Aya Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Hars</w:t>
+                <w:t xml:space="preserve">Emilie-Fleur Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.9827. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 147 (11), pp.1178-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65713-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025029081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361456v1</w:t>
+                <w:t xml:space="preserve">hal-04935190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEXAS anemia is a mosaic erythroblastopenia</w:t>
+                <w:t xml:space="preserve">The methyl-CpG-binding protein 2 inhibits cGAS-associated signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rodrigues</w:t>
+                <w:t xml:space="preserve">Hanane Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Hardouin</w:t>
+                <w:t xml:space="preserve">Soumyabrata Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Hoss</w:t>
+                <w:t xml:space="preserve">Roger Junior Eloiflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Ghoul</w:t>
+                <w:t xml:space="preserve">Adeline Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie-Fleur Gautier</w:t>
+                <w:t xml:space="preserve">Pierre Le Hars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2025029081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65713-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935190v2</w:t>
+                <w:t xml:space="preserve">hal-05361456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo deletion of a GWAS-identified Myb distal enhancer acts on Myb expression, globin switching, and clinical erythroid parameters in β-thalassemia</w:t>
               </w:r>
@@ -1475,373 +1475,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancers, structuration spatiale des chromosomes et remaniements pathologiques : vers une meilleure compréhension des altérations complexes du génome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">p53 activation during ribosome biogenesis regulates normal erythroid differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/hma.2021.1652⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019003439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929928v1</w:t>
+                <w:t xml:space="preserve">hal-03442857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARγ agonists promote the resolution of myelofibrosis in preclinical models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancers, structuration spatiale des chromosomes et remaniements pathologiques : vers une meilleure compréhension des altérations complexes du génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.114-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/hma.2021.1652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI136713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04429976v1</w:t>
+                <w:t xml:space="preserve">hal-04929928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p53 activation during ribosome biogenesis regulates normal erythroid differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PPARγ agonists promote the resolution of myelofibrosis in preclinical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Boussaid</w:t>
+                <w:t xml:space="preserve">Juliette Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Floquet</w:t>
+                <w:t xml:space="preserve">Joseph Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Raimbault</w:t>
+                <w:t xml:space="preserve">Carolina Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+                <w:t xml:space="preserve">Karine Sii-Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137 (1), pp.89-102. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2019003439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI136713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442857v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When basic science reaches into rational therapeutic design: from historical to novel leads for the treatment of β-globinopathies</w:t>
               </w:r>
@@ -2850,268 +2850,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of recombinant vaccines</w:t>
+                <w:t xml:space="preserve">Recombinant rotavirus inner core proteins produced in the milk of transgenic rabbits confer a high level of protection after intrarectal delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis L. Houdebine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Parez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Annual Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1387-2656(07)13004-0⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 ((34)), pp.6373-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656577v1</w:t>
+                <w:t xml:space="preserve">hal-00815843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant rotavirus inner core proteins produced in the milk of transgenic rabbits confer a high level of protection after intrarectal delivery.</w:t>
+                <w:t xml:space="preserve">Preparation of recombinant vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.06.011⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Annual Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.65-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1387-2656(07)13004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00815843v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of recombinant proteins in milk to improve human and animal health</w:t>
               </w:r>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruxandra Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3393,103 +3393,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The methyl-CpG-binding protein 2 inhibits cGAS-associated signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyabrata Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Schussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Messaoud-Nacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Hars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3916,51 +3916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Houdebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,51 +4177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chamma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Guha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Junior Eloiflin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65713-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935190v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ghoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deleuze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharshana Stephen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Orfeo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Jorna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94222-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieu-Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fagnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Aid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Drakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.90" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays Aqrouq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Temp&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Kifagi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Ristic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad581" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-023-00497-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2023.102745" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rouaisnel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kinoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107641" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mazzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI156290" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2021.1652" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saliba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calder&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sii-Felice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136713" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Goff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Floquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Raimbault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003439" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Otzen Bagger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Riera Piqu&#233;-Borr&#224;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Ignacimouttou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caulier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. M. Dao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Galindo-Albarran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieu-Soler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medina-Rivera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3884" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gallouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Parcelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewandowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13872" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gallou&#235;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9900" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Stadhouders" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Cico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Thongjuea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kolovos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9893" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02131771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein J W de Bruijn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena B Rother" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Yuvaraj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ribeiro de Almeida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001791" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Arata" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06194-11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-2656(07)13004-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-1771-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schussler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935190v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ghoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Chamma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Guha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Junior Eloiflin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65713-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deleuze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharshana Stephen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Orfeo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Jorna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94222-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieu-Soler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fagnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Aid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Drakul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.90" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays Aqrouq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Temp&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Kifagi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Ristic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad581" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-023-00497-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2023.102745" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rouaisnel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kinoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107641" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mazzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI156290" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Goff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Floquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Raimbault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003439" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2021.1652" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saliba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calder&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sii-Felice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136713" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Otzen Bagger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Riera Piqu&#233;-Borr&#224;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Ignacimouttou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caulier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. M. Dao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Galindo-Albarran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieu-Soler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medina-Rivera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3884" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gallouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Parcelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewandowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13872" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gallou&#235;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9900" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Stadhouders" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Cico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Thongjuea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kolovos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9893" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02131771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein J W de Bruijn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena B Rother" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Yuvaraj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ribeiro de Almeida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001791" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Arata" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06194-11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-2656(07)13004-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-1771-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Schussler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Messaoud-Nacer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>