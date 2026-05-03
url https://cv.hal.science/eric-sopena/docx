--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -208,715 +208,715 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a List Variant of the Multiplicative 1-2-3 Conjecture</w:t>
+                <w:t xml:space="preserve">On the signed chromatic number of some classes of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+                <w:t xml:space="preserve">Sandip Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lajou</w:t>
+                <w:t xml:space="preserve">Soumen Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sopena</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-022-02491-1⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 345 (2), pp.112664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120800v2</w:t>
+                <w:t xml:space="preserve">hal-02947399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the signed chromatic number of some classes of graphs</w:t>
+                <w:t xml:space="preserve">Further Evidence Towards the Multiplicative 1-2-3 Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumen Nandi</w:t>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Pierron</w:t>
+                <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagnik Sen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 345 (2), pp.112664. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947399v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Evidence Towards the Multiplicative 1-2-3 Conjecture</w:t>
+                <w:t xml:space="preserve">On a List Variant of the Multiplicative 1-2-3 Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 307, pp.135-144. </w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00373-022-02491-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546401v1</w:t>
+                <w:t xml:space="preserve">hal-03120800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact square coloring of subcubic planar graphs</w:t>
+                <w:t xml:space="preserve">Homomorphisms of signed graphs: An update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Foucaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suchismita Mishra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Zaslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.01.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925881v3</w:t>
+                <w:t xml:space="preserve">hal-02429415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of signed graphs: An update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Exact square coloring of subcubic planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchismita Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.74-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429415v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushable chromatic number of graphs with degree constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyajit Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 344 (1), pp.112151. </w:t>
@@ -948,2405 +948,2405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of sparse signed graphs</w:t>
+                <w:t xml:space="preserve">Distinguishing numbers and distinguishing indices of oriented graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Charpentier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kahina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (3), </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285, pp.330-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/8478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035030v1</w:t>
+                <w:t xml:space="preserve">hal-02334616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing numbers and distinguishing indices of oriented graphs</w:t>
+                <w:t xml:space="preserve">Broadcasts on Paths and Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Meslem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sabrina Bouchouika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 285, pp.330-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.06.007⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 283, pp.375-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334616v2</w:t>
+                <w:t xml:space="preserve">hal-02151205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasts on Paths and Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bouchouika</w:t>
+                <w:t xml:space="preserve">From light edges to strong edge-colouring of 1-planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 283, pp.375-395. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 22 no. 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-22-1-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151205v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112188v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From light edges to strong edge-colouring of 1-planar graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Connected Version of the Graph Coloring Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dross</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23638/DMTCS-22-1-2⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 283, pp.744-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112188v3</w:t>
+                <w:t xml:space="preserve">hal-02192578v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Connected Version of the Graph Coloring Game</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Incidence coloring - Cold cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Kardoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mária Maceková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Mockovčiaková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.012⟩</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.345-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.2140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192578v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence coloring - Cold cases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Homomorphisms of sparse signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (1), pp.345-354. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7151/dmgt.2140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/8478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264649v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general decomposition theory for the 1-2-3 Conjecture and locally irregular decompositions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Distinguishing Number of Cyclic Tournaments: Towards the Albertson-Collins Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266, pp.219-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690222v4</w:t>
+                <w:t xml:space="preserve">hal-01353772v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Distinguishing Number of Cyclic Tournaments: Towards the Albertson-Collins Conjecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Edge Weights and Vertex Colours: Minimizing Sum Count</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Senhaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 266, pp.219-236</w:t>
+              <w:t xml:space="preserve">, 2019, 270, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353772v4</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Weights and Vertex Colours: Minimizing Sum Count</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Senhaji</w:t>
+                <w:t xml:space="preserve">Every planar graph with \(Δ\)\(≥q\)8 is totally (\(Δ\)+2)-choosable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 270, pp.13-24</w:t>
+              <w:t xml:space="preserve">Computing Research Repository</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, abs/1904.12060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839537v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Every planar graph with \(Δ\)\(≥q\)8 is totally (\(Δ\)+2)-choosable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Oriented colourings of graphs with maximum degree three and four</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Macgillivray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing Research Repository</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (4), pp.959-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2018.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527065v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented colourings of graphs with maximum degree three and four</w:t>
+                <w:t xml:space="preserve">2-Distance Colorings of Integer Distance Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Duffy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.589-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264646v1</w:t>
+                <w:t xml:space="preserve">hal-01279943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Distance Colorings of Integer Distance Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Incidence Choosability of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39, pp.589-603</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 265, pp.40-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279943v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence Choosability of Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general decomposition theory for the 1-2-3 Conjecture and locally irregular decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Davot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jakub Przybyło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ICGT 2018, vol. 21 no. 1, ICGT 2018 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-21-1-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517863v3</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of k-dipath Colourings of Oriented Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Packing colouring of some classes of cubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouya Laïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.#6</w:t>
+              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.376-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330530v1</w:t>
+                <w:t xml:space="preserve">hal-01854984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Broadcast Independence Number of Caterpillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaouda Ahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 244, pp.20-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing colouring of some classes of cubic graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neighbour-Sum-2-Distinguishing Edge-Weightings: Doubling the 1-2-3 Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Senhaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (2), pp.376-404</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 251 (83-92)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854984v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbour-Sum-2-Distinguishing Edge-Weightings: Doubling the 1-2-3 Conjecture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.19-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522853v2</w:t>
+                <w:t xml:space="preserve">hal-01418153v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
+                <w:t xml:space="preserve">Ice sliding games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gravier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.487-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00182-017-0607-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418153v3</w:t>
+                <w:t xml:space="preserve">hal-01170310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice sliding games</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Rainbow Connection in Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 238, pp.133-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00182-017-0607-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170310v1</w:t>
+                <w:t xml:space="preserve">hal-01330533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Rainbow Connection in Digraphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Rainbow Connections in Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 238, pp.133-143</w:t>
+              <w:t xml:space="preserve">, 2018, 243, pp.248-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330533v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow Connections in Digraphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On locally irregular decompositions of subcubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Senhaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 243, pp.248-261</w:t>
+              <w:t xml:space="preserve">Opuscula Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.795-817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264650v1</w:t>
+                <w:t xml:space="preserve">hal-01398228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On locally irregular decompositions of subcubic graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Study of k-dipath Colourings of Oriented Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Senhaji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Christopher Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Macgillivray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opuscula Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (6), pp.795-817</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.#6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398228v2</w:t>
+                <w:t xml:space="preserve">hal-01330530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing coloring of some undirected and oriented coronae graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouya Laïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, pp.665-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3365,316 +3365,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neighbour-sum-distinguishing edge-colouring game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Equitable neighbour-sum-distinguishing edge and total colourings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monika Pilsniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jakub Przybylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Senhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 222, pp.40-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330532v1</w:t>
+                <w:t xml:space="preserve">hal-01433783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equitable neighbour-sum-distinguishing edge and total colourings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The neighbour-sum-distinguishing edge-colouring game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Przybylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Senhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (7), pp.1564-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433783v1</w:t>
+                <w:t xml:space="preserve">hal-01330532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i-MARK: A New Subtraction Division Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 627, pp.90-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3699,77 +3699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing Coloring of Undirected and Oriented Generalized Theta Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouya Laïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (2), pp.310-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3788,809 +3788,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Homomorphisms and colourings of oriented graphs: An updated survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 339 (7), pp.1993-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264656v1</w:t>
+                <w:t xml:space="preserve">hal-01330535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of determining the irregular chromatic index of a graph</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The incidence game chromatic number of (a,d)-decomposable graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30, pp.113-127</w:t>
+              <w:t xml:space="preserve">, 2015, 31, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921849v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms and colourings of oriented graphs: An updated survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Outerplanar and Planar Oriented Cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Nandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (2), pp.165-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330535v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The incidence game chromatic number of (a,d)-decomposable graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Homomorphisms of signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edita Rollova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (3), pp.178-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264654v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outerplanar and Planar Oriented Cliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An oriented version of the 1-2-3 Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayan Nandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82 (2), pp.165-193</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.141-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330534v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849065v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of signed graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the complexity of determining the irregular chromatic index of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.113-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991796v1</w:t>
+                <w:t xml:space="preserve">hal-00921849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oriented version of the 1-2-3 Conjecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.42-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849065v3</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning Harary graphs into connected subgraphs containing prescribed vertices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complete oriented colourings and the oriented achromatic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vol. 16 no. 3 (3), pp.263-278. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173, pp.102-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687607v7</w:t>
+                <w:t xml:space="preserve">hal-00971517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the cubical dimension of new classes of binary trees</w:t>
               </w:r>
@@ -4602,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Berrachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czechoslovak Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (1), pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4674,135 +4648,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete oriented colourings and the oriented achromatic number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Partitioning Harary graphs into connected subgraphs containing prescribed vertices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 173, pp.102-112. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 16 no. 3 (3), pp.263-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971517v1</w:t>
+                <w:t xml:space="preserve">hal-00687607v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Incidence Chromatic Number of Toroidal Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaojiao Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,77 +4853,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds for the (m,n)-mixed chromatic number and the oriented chromatic number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William F. Klostermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Macgillivray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Theory Notes of New York</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, LXV, pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4948,77 +4948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of planar signed graphs to signed projective cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Rollova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (3), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5043,51 +5043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper oriented chromatic number of undirected graphs and oriented colorings of product graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (3), pp.517-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloring the square of the Cartesian product of two cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaojiao Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (12), pp.1365-1379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5358,51 +5358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound Node-Kayles on Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 410 (21-23), pp.2033-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5462,51 +5462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (4), pp.313-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5565,51 +5565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the oriented chromatic number of graphs with given excess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hosseini Dolama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 306, pp.1342--1350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5647,51 +5647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acircuitic directed star arboricity of subcubic graphs is at most four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 306, pp.3281--3289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5729,51 +5729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented vertex and arc colorings of outerplanar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5811,51 +5811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the maximum average degree and the incidence chromatic number of a graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hosseini Dolama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol. 7, pp.203-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5902,51 +5902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the oriented chromatic number of Halin graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hosseini Dolama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98, pp.247--252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5984,64 +5984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence coloring of k-degenerated graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hosseini Dolama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 283, pp.121--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6060,325 +6060,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic List 7-coloring of Planar Graphs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">There exist oriented planar graphs with oriented chromatic number at least sixteen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40, No. 2, pp.83-90</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81(6), pp.309-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307589v1</w:t>
+                <w:t xml:space="preserve">hal-00307057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There exist oriented planar graphs with oriented chromatic number at least sixteen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nilpotent families of endomorphisms of $(P(V)^+,cup)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fon-Der-Flaass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Kostochka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 81(6), pp.309-312</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 86(1), pp.100-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307057v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilpotent families of endomorphisms of $(P(V)^+,cup)$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyclic List 7-coloring of Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fon-Der-Flaass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kostochka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 86(1), pp.100-108</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, No. 2, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307400v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On nice graphs</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kostochka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 234 (1-3), pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6524,51 +6524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 206 (1-3), pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6645,51 +6645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 188 (1-3), pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6727,51 +6727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph relabelling systems: a general overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.167-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 165-166, pp.519-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6917,51 +6917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Litovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Systems Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 28, pp.41-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7012,51 +7012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Litovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 1, pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7094,51 +7094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Asynchronous Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7243,77 +7243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proof of the Multiplicative 1-2-3 Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALDAM 2022 - 8th Annual International Conference on Algorithms and Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Puducherry, India. pp.3-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7347,77 +7347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Connected Version of the Graph Coloring Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th Slovenian International Conference on Graph Theory, Bledʼ19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7442,103 +7442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence coloring of some special classes of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mária Maceková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Kardoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Mockovčiaková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Colloquium on Graph Theory and combinatorics, ICGT'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7563,103 +7563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence coloring of graphs with bounded maximum average degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Kardoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mária Maceková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">František Kardoš</w:t>
+                <w:t xml:space="preserve">Martina Mockovčiaková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Gdańsk Workshop on Graph Theory, GWGT'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7684,77 +7684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Every planar graph of maximum degree 8 is totally 10-choosable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Colloquium on Graph Theory and combinatorics, ICGT'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7779,90 +7779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marking game and graph operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Colloquium on Graph Theory and combinatorics, ICGT'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7887,64 +7887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Distinguishing Number of Cyclic Tournaments: Towards the Albertson-Collins Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second Malta Conference in Graph Theory and Combinatorics, MCGTC'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Qawra, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7969,77 +7969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing colouring of some cubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouya Laïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colourings, Independence and Domination, 17th workshop on Graph Theory, CID'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Piechowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8064,103 +8064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octal Games on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Game Theory Colloquium II, CGTC 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Lisbonne, Portugal</w:t>
@@ -8189,77 +8189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence Choosability of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colourings, Independence and Domination, 17th workshop on Graph Theory, CID'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Piechowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8284,64 +8284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Distinguishing Number of Cyclic Tournaments: Towards the Albertson-Collins Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colourings, Independence and Domination, 17th workshop on Graph Theory, CID'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Piechowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8366,77 +8366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph minor operations for the marking game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8461,77 +8461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing coloring of circular ladder graphs and generalized H-graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouya Laïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8556,64 +8556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Rainbow Connection in Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8638,77 +8638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the list incidence chromatic number of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,51 +8733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial games on graphs (Invited talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Polish Combinatorial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Będlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8802,51 +8802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial games on graphs (Invited talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Polish Combinatorial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Będlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8871,77 +8871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of k-dipath Colourings of Oriented Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Macgillivray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8966,103 +8966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neighbour-sum-distinguishing edge-colouring game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Przybyło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Przybyło</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Senhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
@@ -9091,51 +9091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence coloring of graphs (Invited talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Workshop on Cycles and Colourings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nový Smokovec, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9160,51 +9160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms and colourings of oriented graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Math Days and Ontario Combinatorics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9229,77 +9229,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of signed bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Rollova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9324,51 +9324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colourings, Independence and Domination 15th WORKSHOP ON GRAPH THEORY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Szklarska Poręba, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9393,64 +9393,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence coloring game and arboricity of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rouen, France. pp.106-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9475,77 +9475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On homomorphisms of planar signed graphs to signed projective cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Rollova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9570,77 +9570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9665,90 +9665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the size of graphs that can be partitioned under a given number of prescriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Przybylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Woźniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9786,51 +9786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGT Inspired Tools for Studying the Game Chromatic Number of Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIMAP Workshop on Combinatorics and Graph Theory 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Warwick, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9855,51 +9855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper oriented chromatic number of undirected graphs and oriented colorings of product graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th French Combinatorial Conference 8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9963,51 +9963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.363-367, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10093,51 +10093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Latin American Algorithms, Graphs, and Optimization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Puerto Varas, Chile. pp.33-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10183,51 +10183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colourings of oriented graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colourings, Independence and Domination - CID'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Karpacz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10278,51 +10278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Litovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Mathematical Foundations of Computer Science (MFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Poland. pp.364-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10386,51 +10386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Graph-Theoretic Concepts in Computer Science (WG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Netherlands. pp.94-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10500,51 +10500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation scientifique : de la science informatique au grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10633,51 +10633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Litovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Scientific. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of graph grammars and computing by graph transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H.~{Ehrig} and H.-J.~{Kreowski} and U.~{Montanari} and G.~{Rozenberg}, pp.1-56, 1999</w:t>
@@ -10751,64 +10751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Broadcast Independence Number of Circulant Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelamin Laouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10820,360 +10820,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the neighbour-distinguishing index of digraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Every planar graph with $\Delta\geqslant 8$ is totally $(\Delta+2)$-choosable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293857v1</w:t>
+                <w:t xml:space="preserve">hal-02402914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Every planar graph with $\Delta\geqslant 8$ is totally $(\Delta+2)$-choosable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Broadcast Independence Number of Locally Uniform 2-Lobsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaouda Ahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402914v1</w:t>
+                <w:t xml:space="preserve">hal-02010990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Broadcast Independence Number of Locally Uniform 2-Lobsters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A note on the neighbour-distinguishing index of digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010990v1</w:t>
+                <w:t xml:space="preserve">hal-02293857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars. Full proof of Theorem 22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11195,103 +11195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equitable neighbour-sum-distinguishing edge and total colourings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Pilsniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Przybylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Senhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11345,77 +11345,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The irregular chromatic index of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11485,51 +11485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08008, 2008, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11637,51 +11637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="611914DC"/>
+    <w:nsid w:val="D9643A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11868,51 +11868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sopena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9570-1840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031733115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120800v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lajou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02491-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947399v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Nandi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.10.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429415v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaslavsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103222" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373515v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8478" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334616v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Meslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.06.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151205v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouchouika" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bouchemakh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.01.030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112188v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-1-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192578v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kardo&#353;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690222v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przyby&#322;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353772v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839537v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Senhaji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Macgillivray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.10.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benmedjdoub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517863v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421875v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Ahmane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854984v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouya La&#239;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522853v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418153v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coupechoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398228v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przybylo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.02.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pilsniak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198929v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326202v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921849v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.03.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Nandy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Rollova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LZFLSXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849065v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687607v7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.641" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kabyl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Berrachedi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10587-015-0165-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.03.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406409v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Klostermeyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876298v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392145v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.05.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288659v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guignard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.12.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini Dolama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.349" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fon-Der-Flaass" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kostochka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kostochka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306484v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307040v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Litovsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latteux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(88)90110-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95018-7_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pierron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264748v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264759v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264658v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264757v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264666v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804128v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wo&#378;niak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307030v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelamin Laouar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293857v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402914v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00266540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sopena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9570-1840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031733115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947399v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Nandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lajou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120800v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02491-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429415v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaslavsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373515v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334616v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Meslem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.06.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151205v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouchouika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bouchemakh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.01.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112188v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-1-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192578v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kardo&#353;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8478" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353772v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839537v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Senhaji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Macgillivray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benmedjdoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517863v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690222v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przyby&#322;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854984v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouya La&#239;che" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421875v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Ahmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522853v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418153v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coupechoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398228v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pilsniak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przybylo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.02.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198929v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326202v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.03.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Nandy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Rollova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21817" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LZFLSXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849065v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921849v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.03.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kabyl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Berrachedi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10587-015-0165-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687607v7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.641" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406409v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Klostermeyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876298v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392145v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.05.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288659v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guignard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.12.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini Dolama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.349" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fon-Der-Flaass" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kostochka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kostochka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306484v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307040v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Litovsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latteux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(88)90110-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95018-7_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pierron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264748v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264759v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264658v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264757v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264666v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804128v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wo&#378;niak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307030v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelamin Laouar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402914v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00266540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>