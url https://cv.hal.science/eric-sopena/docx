--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1039,365 +1039,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasts on Paths and Cycles</w:t>
+                <w:t xml:space="preserve">A Connected Version of the Graph Coloring Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bouchouika</w:t>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 283, pp.375-395. </w:t>
+              <w:t xml:space="preserve">, In press, 283, pp.744-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151205v2</w:t>
+                <w:t xml:space="preserve">hal-02192578v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From light edges to strong edge-colouring of 1-planar graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadcasts on Paths and Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+                <w:t xml:space="preserve">Sabrina Bouchouika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23638/DMTCS-22-1-2⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 283, pp.375-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112188v3</w:t>
+                <w:t xml:space="preserve">hal-02151205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Connected Version of the Graph Coloring Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Charpentier</w:t>
+                <w:t xml:space="preserve">From light edges to strong edge-colouring of 1-planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 283, pp.744-750. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 22 no. 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-22-1-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192578v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112188v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence coloring - Cold cases</w:t>
               </w:r>
@@ -1513,51 +1513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of sparse signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,567 +1611,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Distinguishing Number of Cyclic Tournaments: Towards the Albertson-Collins Conjecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Meslem</w:t>
+                <w:t xml:space="preserve">Edge Weights and Vertex Colours: Minimizing Sum Count</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Senhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 266, pp.219-236</w:t>
+              <w:t xml:space="preserve">, 2019, 270, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353772v4</w:t>
+                <w:t xml:space="preserve">hal-01839537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Weights and Vertex Colours: Minimizing Sum Count</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Senhaji</w:t>
+                <w:t xml:space="preserve">Oriented colourings of graphs with maximum degree three and four</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Macgillivray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (4), pp.959-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2018.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839537v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Every planar graph with \(Δ\)\(≥q\)8 is totally (\(Δ\)+2)-choosable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Pierron</w:t>
+                <w:t xml:space="preserve">2-Distance Colorings of Integer Distance Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing Research Repository</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, abs/1904.12060</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.589-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527065v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented colourings of graphs with maximum degree three and four</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Macgillivray</w:t>
+                <w:t xml:space="preserve">Every planar graph with \(Δ\)\(≥q\)8 is totally (\(Δ\)+2)-choosable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing Research Repository</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, abs/1904.12060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2018.10.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264646v1</w:t>
+                <w:t xml:space="preserve">hal-02527065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Distance Colorings of Integer Distance Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
+                <w:t xml:space="preserve">On the Distinguishing Number of Cyclic Tournaments: Towards the Albertson-Collins Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39, pp.589-603</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266, pp.219-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279943v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353772v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence Choosability of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2209,51 +2209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general decomposition theory for the 1-2-3 Conjecture and locally irregular decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,692 +2337,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing colouring of some classes of cubic graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouya Laïche</w:t>
+                <w:t xml:space="preserve">Neighbour-Sum-2-Distinguishing Edge-Weightings: Doubling the 1-2-3 Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Senhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (2), pp.376-404</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 251 (83-92)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854984v2</w:t>
+                <w:t xml:space="preserve">hal-01522853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Broadcast Independence Number of Caterpillars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messaouda Ahmane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.19-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421875v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418153v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbour-Sum-2-Distinguishing Edge-Weightings: Doubling the 1-2-3 Conjecture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ice sliding games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.487-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00182-017-0607-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522853v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Rainbow Connection in Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 238, pp.133-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418153v3</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice sliding games</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packing colouring of some classes of cubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouya Laïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.376-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170310v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Rainbow Connection in Digraphs</w:t>
+                <w:t xml:space="preserve">On the Broadcast Independence Number of Caterpillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
+                <w:t xml:space="preserve">Messaouda Ahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 238, pp.133-143</w:t>
+              <w:t xml:space="preserve">, 2018, 244, pp.20-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330533v1</w:t>
+                <w:t xml:space="preserve">hal-01421875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow Connections in Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3060,90 +3060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On locally irregular decompositions of subcubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Senhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,64 +3181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of k-dipath Colourings of Oriented Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Macgillivray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3276,64 +3276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing coloring of some undirected and oriented coronae graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouya Laïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3365,286 +3365,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equitable neighbour-sum-distinguishing edge and total colourings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The neighbour-sum-distinguishing edge-colouring game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Przybylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baudon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Senhaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (7), pp.1564-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433783v1</w:t>
+                <w:t xml:space="preserve">hal-01330532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neighbour-sum-distinguishing edge-colouring game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equitable neighbour-sum-distinguishing edge and total colourings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pilsniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Przybylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baudon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Senhaji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 222, pp.40-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330532v1</w:t>
+                <w:t xml:space="preserve">hal-01433783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i-MARK: A New Subtraction Division Game</w:t>
               </w:r>
@@ -3699,64 +3699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing Coloring of Undirected and Oriented Generalized Theta Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouya Laïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3788,282 +3788,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms and colourings of oriented graphs: An updated survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The incidence game chromatic number of (a,d)-decomposable graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.14-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330535v1</w:t>
+                <w:t xml:space="preserve">hal-02264654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The incidence game chromatic number of (a,d)-decomposable graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outerplanar and Planar Oriented Cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Nandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31, pp.14-25</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (2), pp.165-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264654v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outerplanar and Planar Oriented Cliques</w:t>
+                <w:t xml:space="preserve">Homomorphisms and colourings of oriented graphs: An updated survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayan Nandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 339 (7), pp.1993-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330534v1</w:t>
+                <w:t xml:space="preserve">hal-01330535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of signed graphs</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An oriented version of the 1-2-3 Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,451 +4254,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849065v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of determining the irregular chromatic index of a graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bensmail</w:t>
+                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.42-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921849v2</w:t>
+                <w:t xml:space="preserve">hal-02264656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. N. Siegel</w:t>
+                <w:t xml:space="preserve">On the complexity of determining the irregular chromatic index of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.113-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2014.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264656v1</w:t>
+                <w:t xml:space="preserve">hal-00921849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete oriented colourings and the oriented achromatic number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on the cubical dimension of new classes of binary trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Berrachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.03.015⟩</w:t>
+              <w:t xml:space="preserve">Czechoslovak Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10587-015-0165-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971517v1</w:t>
+                <w:t xml:space="preserve">hal-00881273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the cubical dimension of new classes of binary trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete oriented colourings and the oriented achromatic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czechoslovak Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (1), pp.151-160. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173, pp.102-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10587-015-0165-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881273v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning Harary graphs into connected subgraphs containing prescribed vertices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,217 +4752,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687607v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Incidence Chromatic Number of Toroidal Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounds for the (m,n)-mixed chromatic number and the oriented chromatic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William F. Klostermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Macgillivray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiaojiao Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.315-327</w:t>
+              <w:t xml:space="preserve">Graph Theory Notes of New York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LXV, pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406409v3</w:t>
+                <w:t xml:space="preserve">hal-00828996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds for the (m,n)-mixed chromatic number and the oriented chromatic number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Macgillivray</w:t>
+                <w:t xml:space="preserve">The Incidence Chromatic Number of Toroidal Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Raspaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
+                <w:t xml:space="preserve">Jiaojiao Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Theory Notes of New York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, LXV, pp.10-14</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.315-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828996v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406409v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of planar signed graphs to signed projective cubes</w:t>
               </w:r>
@@ -5125,51 +5125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloring the square of the Cartesian product of two cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaojiao Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 310 (17-18), pp.2327-2333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5997,51 +5997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hosseini Dolama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 283, pp.121--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fon-Der-Flaass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kostochka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6282,51 +6282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fon-Der-Flaass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kostochka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6390,51 +6390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavol Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kostochka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kostochka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6632,51 +6632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kostochka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6809,51 +6809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorings and girth of oriented planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nesetril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6885,217 +6885,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different local controls for graph relabelling systems</w:t>
+                <w:t xml:space="preserve">Checking global properties by means of local computations in graphs: the majority problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Litovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Systems Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 28, pp.41-65</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1, pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307040v1</w:t>
+                <w:t xml:space="preserve">hal-00307038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking global properties by means of local computations in graphs: the majority problem</w:t>
+                <w:t xml:space="preserve">Different local controls for graph relabelling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Litovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1, pp.199-206</w:t>
+              <w:t xml:space="preserve">Mathematical Systems Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 28, pp.41-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307038v1</w:t>
+                <w:t xml:space="preserve">hal-00307040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Asynchronous Automata</w:t>
               </w:r>
@@ -7347,51 +7347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Connected Version of the Graph Coloring Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,51 +7684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Every planar graph of maximum degree 8 is totally 10-choosable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,77 +7779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marking game and graph operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7881,152 +7881,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Distinguishing Number of Cyclic Tournaments: Towards the Albertson-Collins Conjecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Meslem</w:t>
+                <w:t xml:space="preserve">Packing colouring of some cubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouya Laïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second Malta Conference in Graph Theory and Combinatorics, MCGTC'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Qawra, Malta</w:t>
+              <w:t xml:space="preserve">Colourings, Independence and Domination, 17th workshop on Graph Theory, CID'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Piechowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264748v1</w:t>
+                <w:t xml:space="preserve">hal-02264745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing colouring of some cubic graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Incidence Choosability of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8034,133 +8047,133 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colourings, Independence and Domination, 17th workshop on Graph Theory, CID'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Piechowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264745v1</w:t>
+                <w:t xml:space="preserve">hal-02264692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octal Games on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Game Theory Colloquium II, CGTC 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Lisbonne, Portugal</w:t>
@@ -8183,122 +8196,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence Choosability of Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isma Bouchemakh</w:t>
+                <w:t xml:space="preserve">On the Distinguishing Number of Cyclic Tournaments: Towards the Albertson-Collins Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colourings, Independence and Domination, 17th workshop on Graph Theory, CID'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Piechowice, Poland</w:t>
+              <w:t xml:space="preserve">The Second Malta Conference in Graph Theory and Combinatorics, MCGTC'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Qawra, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264692v1</w:t>
+                <w:t xml:space="preserve">hal-02264748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Distinguishing Number of Cyclic Tournaments: Towards the Albertson-Collins Conjecture</w:t>
               </w:r>
@@ -8360,165 +8360,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph minor operations for the marking game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Paris</w:t>
+                <w:t xml:space="preserve">Strong Rainbow Connection in Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264753v1</w:t>
+                <w:t xml:space="preserve">hal-02264758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing coloring of circular ladder graphs and generalized H-graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">On the list incidence chromatic number of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benmedjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8526,176 +8513,163 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264763v1</w:t>
+                <w:t xml:space="preserve">hal-02264759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Rainbow Connection in Digraphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combinatorial games on graphs (Invited talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th Polish Combinatorial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Będlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264758v1</w:t>
+                <w:t xml:space="preserve">hal-02264658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the list incidence chromatic number of graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Packing coloring of circular ladder graphs and generalized H-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouya Laïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8703,120 +8677,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264759v1</w:t>
+                <w:t xml:space="preserve">hal-02264763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial games on graphs (Invited talk)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph minor operations for the marking game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Polish Combinatorial Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Będlewo, Poland</w:t>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop BGW'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264658v1</w:t>
+                <w:t xml:space="preserve">hal-02264753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial games on graphs (Invited talk)</w:t>
               </w:r>
@@ -8871,64 +8871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of k-dipath Colourings of Oriented Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Macgillivray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8966,90 +8966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neighbour-sum-distinguishing edge-colouring game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Przybyło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Sidorowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Senhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9223,221 +9223,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of signed bipartite graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homomorphisms of signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
+              <w:t xml:space="preserve">Colourings, Independence and Domination 15th WORKSHOP ON GRAPH THEORY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Szklarska Poręba, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829116v1</w:t>
+                <w:t xml:space="preserve">hal-00829121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of signed graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colourings, Independence and Domination 15th WORKSHOP ON GRAPH THEORY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Szklarska Poręba, Poland</w:t>
+              <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829121v1</w:t>
+                <w:t xml:space="preserve">hal-00829118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence coloring game and arboricity of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9564,178 +9564,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicots, and a taxonomic ranking for misère games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Renault</w:t>
+                <w:t xml:space="preserve">Homomorphisms of signed bipartite graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edita Rollova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829118v1</w:t>
+                <w:t xml:space="preserve">hal-00829116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the size of graphs that can be partitioned under a given number of prescriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Przybylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9950,51 +9950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10080,51 +10080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10751,51 +10751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Broadcast Independence Number of Circulant Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelamin Laouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10826,51 +10826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Every planar graph with $\Delta\geqslant 8$ is totally $(\Delta+2)$-choosable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10914,64 +10914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Broadcast Independence Number of Locally Uniform 2-Lobsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaouda Ahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Bouchemakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11077,103 +11077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars. Full proof of Theorem 22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11195,90 +11195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equitable neighbour-sum-distinguishing edge and total colourings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pilsniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Przybylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Senhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11345,51 +11345,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The irregular chromatic index of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11472,51 +11472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11637,51 +11637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9643A5E"/>
+    <w:nsid w:val="6035860F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11868,51 +11868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sopena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9570-1840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031733115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947399v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Nandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lajou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120800v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02491-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429415v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaslavsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373515v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334616v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Meslem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.06.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151205v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouchouika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bouchemakh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.01.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112188v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-1-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192578v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kardo&#353;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8478" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353772v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839537v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Senhaji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Macgillivray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benmedjdoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517863v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690222v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przyby&#322;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854984v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouya La&#239;che" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421875v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Ahmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522853v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418153v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coupechoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398228v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pilsniak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przybylo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.02.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198929v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326202v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.03.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Nandy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Rollova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21817" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LZFLSXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849065v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921849v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.03.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kabyl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Berrachedi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10587-015-0165-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687607v7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.641" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406409v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Klostermeyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876298v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392145v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.05.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288659v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guignard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.12.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini Dolama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.349" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fon-Der-Flaass" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kostochka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kostochka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306484v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307040v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Litovsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latteux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(88)90110-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95018-7_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pierron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264748v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264759v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264658v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264757v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264666v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804128v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wo&#378;niak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307030v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelamin Laouar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402914v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00266540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-sopena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9570-1840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031733115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947399v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Nandi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lajou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120800v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02491-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429415v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaslavsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373515v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334616v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Meslem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.06.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192578v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151205v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouchouika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bouchemakh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.01.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112188v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-1-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kardo&#353;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8478" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839537v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Senhaji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Macgillivray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.10.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benmedjdoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353772v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517863v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690222v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przyby&#322;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522853v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418153v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coupechoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-017-0607-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sidorowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854984v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouya La&#239;che" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421875v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Ahmane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398228v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przybylo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.02.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pilsniak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198929v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326202v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Nandy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.03.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Rollova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21817" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LZFLSXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849065v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Siegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2014.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921849v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kabyl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Berrachedi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10587-015-0165-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.03.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687607v7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.641" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Klostermeyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406409v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876298v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392145v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.05.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288659v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guignard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.12.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini Dolama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.349" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fon-Der-Flaass" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kostochka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kostochka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306484v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borodin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nesetril" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Litovsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latteux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(88)90110-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95018-7_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pierron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264745v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264759v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264757v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264666v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804128v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829116v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wo&#378;niak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307030v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238440v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelamin Laouar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402914v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00266540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>