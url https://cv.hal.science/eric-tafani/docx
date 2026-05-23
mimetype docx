--- v0 (2026-03-28)
+++ v1 (2026-05-23)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -527,2083 +527,1975 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurin Kristin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 70 (May), pp.117-123</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 70 (May), pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2017.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When God's (not) needed: Spotlight on how belief in divine control influences goal commitment</w:t>
+                <w:t xml:space="preserve">Interventionist external agents make specific advice less demotivating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Khenfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristin Laurin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Kay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 70, pp.117 - 123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 73, pp.189 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794430v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventionist external agents make specific advice less demotivating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristin Laurin</w:t>
+                <w:t xml:space="preserve">Values associated with luxury brand consumption and the role of gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aaron Kay</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (February)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2017.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01794436v1</w:t>
+                <w:t xml:space="preserve">hal-01464979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Values associated with luxury brand consumption and the role of gender</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide-toi, le Ciel t'aidera : quand et comment les croyances religieuses affectent la poursuite du but du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Khenfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.013.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464979v1</w:t>
+                <w:t xml:space="preserve">hal-01796257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide-toi, le Ciel t'aidera : quand et comment les croyances religieuses affectent la poursuite du but du consommateur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elyette Roux</w:t>
+                <w:t xml:space="preserve">Rôle du processus de catégorisation dans le fonctionnement des représentations sociales : une application dans le champ du marketing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Abric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Numéro 91 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.091.0253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.013.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796257v1</w:t>
+                <w:t xml:space="preserve">hal-01796255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du processus de catégorisation dans le fonctionnement des représentations sociales : une application dans le champ du marketing?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rosa</w:t>
+                <w:t xml:space="preserve">Genre, stéréotypes et transmission de l'information: Une approche expérimentale de la communication intragroupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Abric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.161 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0022604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.091.0253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796255v1</w:t>
+                <w:t xml:space="preserve">hal-01796256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, stéréotypes et transmission de l'information: Une approche expérimentale de la communication intragroupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategie d'extension de gamme verticale: analyse de l'effet de halo de la marque selon les niveaux de gamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.73 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010902400204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0022604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796256v1</w:t>
+                <w:t xml:space="preserve">hal-01796253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategie d'extension de gamme verticale: analyse de l'effet de halo de la marque selon les niveaux de gamme</w:t>
+                <w:t xml:space="preserve">Vertical Product Line Extension Strategies: An Evaluation of Brand Halo Effect according to Range Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Rosa</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.73-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010902400204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796253v1</w:t>
+                <w:t xml:space="preserve">hal-02051232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Product Line Extension Strategies: An Evaluation of Brand Halo Effect according to Range Level</w:t>
+                <w:t xml:space="preserve">Des images de marque aux représentations sociales : une application au secteur de l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rosa</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Numéro 73 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.073.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051232v1</w:t>
+                <w:t xml:space="preserve">hal-01796249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des images de marque aux représentations sociales : une application au secteur de l'automobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Influence as a Function of Numerical Status and Social Belonging : Self-Categorization and Conflict Elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Ménager</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomba Codaccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (3), pp.35-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.073.0027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796249v1</w:t>
+                <w:t xml:space="preserve">hal-01796277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Influence as a Function of Numerical Status and Social Belonging : Self-Categorization and Conflict Elaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Souchet</w:t>
+                <w:t xml:space="preserve">Task Diagnosticity in Competence Assessment and Informational Dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quiamzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Falomir-Pichastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 19 (3), pp.35-67</w:t>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.5-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796277v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Diagnosticity in Competence Assessment and Informational Dependence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôles de l'implication et des émotions dans le traitement et la diffusion d'un message : une approche expérimentale des rumeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guimelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Numéro 70 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.070.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796283v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles de l'implication et des émotions dans le traitement et la diffusion d'un message : une approche expérimentale des rumeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques, engagement et représentations sociales: Contribution expérimentale à un modèle de la dynamique représentationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Guimelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Numéro 70 (2), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 63, pp.81-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.070.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796267v1</w:t>
+                <w:t xml:space="preserve">hal-01796279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques, engagement et représentations sociales: Contribution expérimentale à un modèle de la dynamique représentationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences majoritaire et minoritaire sur la représentation sociale de la drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Souchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Tafani</w:t>
+                <w:t xml:space="preserve">Colomba Codaccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 63, pp.81-92</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (3), pp.343-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796279v1</w:t>
+                <w:t xml:space="preserve">hal-01796261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences majoritaire et minoritaire sur la représentation sociale de la drogue</w:t>
+                <w:t xml:space="preserve">Commitment to pro- versus counter-attitudinal behavior and the dynamics of social representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Souchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 61 (1), pp.34 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185.61.1.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796261v1</w:t>
+                <w:t xml:space="preserve">hal-01796262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commitment to pro- versus counter-attitudinal behavior and the dynamics of social representations</w:t>
+                <w:t xml:space="preserve">Asymétries positionnelles, identité sociale et dynamique représentationnelle: Une étude expérimentale sur la représentation sociale des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Souchet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54, pp.47-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1024/1421-0185.61.1.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796262v1</w:t>
+                <w:t xml:space="preserve">hal-01796264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymétries positionnelles, identité sociale et dynamique représentationnelle: Une étude expérimentale sur la représentation sociale des droits de l’Homme</w:t>
+                <w:t xml:space="preserve">The role of self-esteem in social representation dynamics: An experimental approach concerning social representation of high education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moliner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 54, pp.47-61</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62 (3), pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796264v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of self-esteem in social representation dynamics: An experimental approach concerning social representation of high education</w:t>
+                <w:t xml:space="preserve">Théorie des champs sociaux et dynamique représentationnelle : études expérimentales des effets des asymétries positionnelles sur la structure d’une représentation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moliner</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 62 (3), pp.177-188</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (2), pp.57-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796271v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des champs sociaux et dynamique représentationnelle : études expérimentales des effets des asymétries positionnelles sur la structure d’une représentation sociale</w:t>
+                <w:t xml:space="preserve">Attitudes, engagement et dynamique des représentations sociales: Études expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 15 (2), pp.57-90</w:t>
+              <w:t xml:space="preserve">, 2001, 14 (1), pp.7-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796272v1</w:t>
+                <w:t xml:space="preserve">hal-01796275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, engagement et dynamique des représentations sociales: Études expérimentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source credibility, social comparison and social influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Falomir-Pichastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Layat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 14 (1), pp.7-29</w:t>
+              <w:t xml:space="preserve">, 2000, 13 (3), pp.151-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2613,78 +2505,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Divergent Effects of External Systems of Control on Early Stage Goal Pursuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Khenfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,100 +2591,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble Setting Your Savings Goals? The Moderating Effect of Religious Belief on Goal Pursuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Khenfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,65 +2699,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAAP, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3012,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tafani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigneron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Zahid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069031X241235629" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Greifeneder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.11.023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Khenfer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurin Kristin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Laurin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2017.01.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2017.07.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.013.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.091.0253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marfaing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haguel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;nager" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.073.0027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba Codaccioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiamzade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.070.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.61.1.34" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bellon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Layat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tafani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigneron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Zahid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069031X241235629" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Greifeneder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.11.023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Khenfer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurin Kristin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2017.01.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Laurin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2017.07.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.013.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.091.0253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marfaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400204" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haguel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;nager" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.073.0027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba Codaccioni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiamzade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.070.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.61.1.34" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bellon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Layat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>