--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Tanguy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3488-584X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112635385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des bus SPI et I2C avec un analyseur logique très faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20250023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une activité d’autoévaluation pour Moodle et exemple d’utilisation dans un cours de Logique programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1001. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20231001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation pédagogique et numérique pour susciter engagement et motivation : exemple d’un cours à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de QPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the basics of electricity using a flexible piezoelectric generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), pp.045015. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/aabf27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N x N coupler uniformity in a CWDM passive star home network based on multimode fiber: A time-effective calculation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (9), pp.A48-A58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Wireless Home Area Network With Radio Over Fiber Repeaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp. 2482-2488. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2011.2159776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Quality Measurement of Two Types of 60 GHz Millimeter-Wave Generation and Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (23), pp.5469-5474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive electro-optic antenna using polymer material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Eu3+ doped Y2O3 nanophors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Man Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tran Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Le Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.371-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cleaning of tarnished silver and copper threads in museum textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Zafiropulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgios Marakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie et réflectométrie haute résolution en lumière incohérente : modélisation d'interférogrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy erbium laser end-pumped by a laser diode bar array coupled to a Nonimaging Optic Concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 145, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the erbium-ytterbium laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 153 (1), pp.172-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Q-switched co-doped Er-Yb glass laser under Ti:Sapphire and laser diode pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (6), pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Vers un enseignement supérieur flexible, ouvert et inclusif : Collectif du Challonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Aslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Benhima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université, 66 p., 2025, 978-2-925581-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de reconnaissances numériques en contexte universitaire : l’exemple des Passeurs culturels à l’Université de Sherbrooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Léonard-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation, apprentissage et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.327-352, 2024, 9782875748799. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a molecule to an electro-optic antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Scarpaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-standard Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; WILEY, pp. 103-115 (chapitre 5), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne réceptrice électro-optique sur polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Scarfaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. LE CHEVALIER, D. LESSELIER, R. STARAJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes non-standard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, Chapitre 5, 2010, 978-2-7462-2995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des bus SPI et I2C avec un analyseur logique très faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2025 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la comodalité dans un enseignement de 1 ère année à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception d'une ressource éducative libre, levier de création d'une communauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 24 : L'enseignement supérieur et les communautés : des dynamiques interconnectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sherbrooke, Canada. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : Activité d’auto-évaluation dans Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moodlemoot 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jul 2024, Marseille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des pratiques pédagogiques à la diversité des publics : fil rouge et finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Séveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pires da Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres comme réponse à la diversité et levier de la réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse inclusive d'une pratique pédagogique en réponse aux diversités étudiantes : le cas du cours de « Logique programmable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et analyse du mode comodal dans une unité d'enseignement de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence et relation éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO plugin Moodle pour l'auto-évaluation des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Champs sur marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : une activité d'autoévaluation pour les étudiants sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies au service de la pédagogie (AUPTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de caen, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de l'homme : avoir conscience de ses compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une activité d'autoévaluation pour Moodle et exemple d'utilisation dans un cours de Logique programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2023 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement à l’innovation pédagogique : un processus de développement professionnel mutuel - Regard croisé d’un enseignant et d’une conseillère pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : une nouvelle activité d'autoévaluation pour Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution pédagogique et numérique pour susciter engagement et motivation : exemple d'un cours à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de conception d’un processeur NIOS II sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un générateur piézoélectrique flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using renewable energies to teach the basics of electricity. Example of the N-air-J project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Morsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber tunnel for 60 GHz wireless home network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multiservice & multiformat optical home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITG Conference on Electronic Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical home network based on an NxN multimode fiber architecture and CWDM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURE TRANSPARENTE EN FIBRE MULTIMODE ET TECHNOLOGIE CWDM POUR UN RESEAU LOCAL DOMESTIQUE MULTIFORMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Journées Nationales d'Optique Guidées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low Complexity Wireless Gigabit Ethernet IFoF 60 GHz H/W Platform and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahatra Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. 6 p., Lahatra_IS_WWRF_2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid, Optical and Wireless Near-Gigabit Communications System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahatra Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe I. Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Wireless Communication Systems 2009 (ISWCS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sienne, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two types of 60 GHz photonic millimeter-wave generation and distribution of a 3 Gb/s OFDM signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on photonic solutions for wireless access and in-house networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic microwave antenna using organic poled polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Optoelectronics and Photonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electrooptic polymer applied to microwave sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics, 2006. MWP '06. International Topical Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2006.346571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux diélectriques anisotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahmadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers Cleaning of Patrimonial Plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Vincotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers in the Conservation of Artworks (LACONA V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Osnabrück, Germany. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-27176-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using lasers for cleaning ceramic and plaster patrimonial objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Vincotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Zafiropulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the International Commission for Optics: Optics for the Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Florence, Italy. pp.83, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.524489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux électrooptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging and life tests of optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Berguiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber and Fiber Component Mechanical Reliability and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded and step index buried optical waveguides fabricated from p-type porous silicon : Processing and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Haji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Optical Fibre Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nantes, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical low coherence reflectometry : New developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Froppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact eye-safe rangefinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optoelectronic Distance/Displacement Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser verre codopé Erbium et Ytterbium pompé par une diode laser de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks (GROWAN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un laser verre codopé erbium et ytterbium compact à sécurité oculaire pour des applications de télémétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00937945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Tanguy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3488-584X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112635385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des bus SPI et I2C avec un analyseur logique très faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20250023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une activité d’autoévaluation pour Moodle et exemple d’utilisation dans un cours de Logique programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1001. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20231001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation pédagogique et numérique pour susciter engagement et motivation : exemple d’un cours à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de QPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the basics of electricity using a flexible piezoelectric generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), pp.045015. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/aabf27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N x N coupler uniformity in a CWDM passive star home network based on multimode fiber: A time-effective calculation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (9), pp.A48-A58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Wireless Home Area Network With Radio Over Fiber Repeaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp. 2482-2488. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2011.2159776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Quality Measurement of Two Types of 60 GHz Millimeter-Wave Generation and Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (23), pp.5469-5474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive electro-optic antenna using polymer material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Eu3+ doped Y2O3 nanophors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Man Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tran Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Le Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.371-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cleaning of tarnished silver and copper threads in museum textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Zafiropulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgios Marakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie et réflectométrie haute résolution en lumière incohérente : modélisation d'interférogrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the erbium-ytterbium laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 153 (1), pp.172-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy erbium laser end-pumped by a laser diode bar array coupled to a Nonimaging Optic Concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 145, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Q-switched co-doped Er-Yb glass laser under Ti:Sapphire and laser diode pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (6), pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Vers un enseignement supérieur flexible, ouvert et inclusif : Collectif du Challonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Aslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Benhima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université, 66 p., 2025, 978-2-925581-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de reconnaissances numériques en contexte universitaire : l’exemple des Passeurs culturels à l’Université de Sherbrooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Léonard-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation, apprentissage et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.327-352, 2024, 9782875748799. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a molecule to an electro-optic antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Scarpaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-standard Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; WILEY, pp. 103-115 (chapitre 5), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne réceptrice électro-optique sur polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Scarfaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. LE CHEVALIER, D. LESSELIER, R. STARAJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes non-standard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, Chapitre 5, 2010, 978-2-7462-2995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des bus SPI et I2C avec un analyseur logique très faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2025 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la comodalité dans un enseignement de 1 ère année à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : Activité d’auto-évaluation dans Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moodlemoot 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jul 2024, Marseille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des pratiques pédagogiques à la diversité des publics : fil rouge et finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Séveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pires da Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception d'une ressource éducative libre, levier de création d'une communauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 24 : L'enseignement supérieur et les communautés : des dynamiques interconnectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sherbrooke, Canada. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse inclusive d'une pratique pédagogique en réponse aux diversités étudiantes : le cas du cours de « Logique programmable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres comme réponse à la diversité et levier de la réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et analyse du mode comodal dans une unité d'enseignement de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence et relation éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO plugin Moodle pour l'auto-évaluation des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Champs sur marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de l'homme : avoir conscience de ses compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une activité d'autoévaluation pour Moodle et exemple d'utilisation dans un cours de Logique programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2023 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : une activité d'autoévaluation pour les étudiants sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies au service de la pédagogie (AUPTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de caen, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : une nouvelle activité d'autoévaluation pour Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement à l’innovation pédagogique : un processus de développement professionnel mutuel - Regard croisé d’un enseignant et d’une conseillère pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution pédagogique et numérique pour susciter engagement et motivation : exemple d'un cours à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de conception d’un processeur NIOS II sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un générateur piézoélectrique flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using renewable energies to teach the basics of electricity. Example of the N-air-J project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Morsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber tunnel for 60 GHz wireless home network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical home network based on an NxN multimode fiber architecture and CWDM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multiservice & multiformat optical home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITG Conference on Electronic Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURE TRANSPARENTE EN FIBRE MULTIMODE ET TECHNOLOGIE CWDM POUR UN RESEAU LOCAL DOMESTIQUE MULTIFORMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Journées Nationales d'Optique Guidées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid, Optical and Wireless Near-Gigabit Communications System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahatra Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe I. Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Wireless Communication Systems 2009 (ISWCS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sienne, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two types of 60 GHz photonic millimeter-wave generation and distribution of a 3 Gb/s OFDM signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on photonic solutions for wireless access and in-house networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low Complexity Wireless Gigabit Ethernet IFoF 60 GHz H/W Platform and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahatra Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. 6 p., Lahatra_IS_WWRF_2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electrooptic polymer applied to microwave sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics, 2006. MWP '06. International Topical Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2006.346571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic microwave antenna using organic poled polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Optoelectronics and Photonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux diélectriques anisotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahmadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers Cleaning of Patrimonial Plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Vincotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers in the Conservation of Artworks (LACONA V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Osnabrück, Germany. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-27176-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux électrooptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using lasers for cleaning ceramic and plaster patrimonial objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Vincotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Zafiropulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the International Commission for Optics: Optics for the Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Florence, Italy. pp.83, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.524489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging and life tests of optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Berguiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber and Fiber Component Mechanical Reliability and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded and step index buried optical waveguides fabricated from p-type porous silicon : Processing and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Haji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Optical Fibre Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nantes, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical low coherence reflectometry : New developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Froppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact eye-safe rangefinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optoelectronic Distance/Displacement Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser verre codopé Erbium et Ytterbium pompé par une diode laser de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks (GROWAN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un laser verre codopé erbium et ytterbium compact à sécurité oculaire pour des applications de télémétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00937945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82C2CF11"/>
+    <w:nsid w:val="5EE1A57D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-tanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3488-584X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112635385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05339424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boiteux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/aabf27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2159776" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tacon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Man Hoai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Le Quoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Zafiropulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgios Marakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Poisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00762049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04868553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;pine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle L&#233;onard-Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21721" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarfaci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05264294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05083925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nelson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04636102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04733915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04717657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04296237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04159776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llorca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04159721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03697729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03697745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mass&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Morsli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahatra Rakotondrainibe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Zaharia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe I. Zaharia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2006.346571" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmadouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Vincotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27176-7_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524489" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hyon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Froppier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00937945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-tanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3488-584X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112635385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05339424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boiteux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/aabf27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2159776" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tacon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Man Hoai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Le Quoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Zafiropulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgios Marakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00762049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04868553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;pine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle L&#233;onard-Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21721" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarfaci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05264294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05083925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04636102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nelson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04733915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04717657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04159776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llorca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04159721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04296237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03697745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03697729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mass&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Morsli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahatra Rakotondrainibe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe I. Zaharia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Zaharia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2006.346571" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmadouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Vincotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27176-7_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524489" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hyon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Froppier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00937945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>