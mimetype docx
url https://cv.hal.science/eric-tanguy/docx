--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Tanguy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3488-584X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112635385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des bus SPI et I2C avec un analyseur logique très faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20250023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une activité d’autoévaluation pour Moodle et exemple d’utilisation dans un cours de Logique programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1001. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20231001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation pédagogique et numérique pour susciter engagement et motivation : exemple d’un cours à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de QPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the basics of electricity using a flexible piezoelectric generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), pp.045015. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/aabf27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N x N coupler uniformity in a CWDM passive star home network based on multimode fiber: A time-effective calculation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (9), pp.A48-A58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Wireless Home Area Network With Radio Over Fiber Repeaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp. 2482-2488. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2011.2159776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Quality Measurement of Two Types of 60 GHz Millimeter-Wave Generation and Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (23), pp.5469-5474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive electro-optic antenna using polymer material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Eu3+ doped Y2O3 nanophors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Man Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tran Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Le Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.371-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cleaning of tarnished silver and copper threads in museum textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Zafiropulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgios Marakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie et réflectométrie haute résolution en lumière incohérente : modélisation d'interférogrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the erbium-ytterbium laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 153 (1), pp.172-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy erbium laser end-pumped by a laser diode bar array coupled to a Nonimaging Optic Concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 145, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Q-switched co-doped Er-Yb glass laser under Ti:Sapphire and laser diode pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (6), pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Vers un enseignement supérieur flexible, ouvert et inclusif : Collectif du Challonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Aslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Benhima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université, 66 p., 2025, 978-2-925581-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de reconnaissances numériques en contexte universitaire : l’exemple des Passeurs culturels à l’Université de Sherbrooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Léonard-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation, apprentissage et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.327-352, 2024, 9782875748799. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a molecule to an electro-optic antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Scarpaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-standard Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; WILEY, pp. 103-115 (chapitre 5), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne réceptrice électro-optique sur polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Scarfaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. LE CHEVALIER, D. LESSELIER, R. STARAJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes non-standard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, Chapitre 5, 2010, 978-2-7462-2995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des bus SPI et I2C avec un analyseur logique très faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2025 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la comodalité dans un enseignement de 1 ère année à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : Activité d’auto-évaluation dans Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moodlemoot 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jul 2024, Marseille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des pratiques pédagogiques à la diversité des publics : fil rouge et finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Séveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pires da Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception d'une ressource éducative libre, levier de création d'une communauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 24 : L'enseignement supérieur et les communautés : des dynamiques interconnectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sherbrooke, Canada. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse inclusive d'une pratique pédagogique en réponse aux diversités étudiantes : le cas du cours de « Logique programmable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres comme réponse à la diversité et levier de la réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et analyse du mode comodal dans une unité d'enseignement de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence et relation éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO plugin Moodle pour l'auto-évaluation des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Champs sur marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de l'homme : avoir conscience de ses compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une activité d'autoévaluation pour Moodle et exemple d'utilisation dans un cours de Logique programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2023 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : une activité d'autoévaluation pour les étudiants sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies au service de la pédagogie (AUPTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de caen, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : une nouvelle activité d'autoévaluation pour Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement à l’innovation pédagogique : un processus de développement professionnel mutuel - Regard croisé d’un enseignant et d’une conseillère pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution pédagogique et numérique pour susciter engagement et motivation : exemple d'un cours à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de conception d’un processeur NIOS II sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un générateur piézoélectrique flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using renewable energies to teach the basics of electricity. Example of the N-air-J project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Morsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber tunnel for 60 GHz wireless home network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical home network based on an NxN multimode fiber architecture and CWDM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multiservice & multiformat optical home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITG Conference on Electronic Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURE TRANSPARENTE EN FIBRE MULTIMODE ET TECHNOLOGIE CWDM POUR UN RESEAU LOCAL DOMESTIQUE MULTIFORMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Journées Nationales d'Optique Guidées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid, Optical and Wireless Near-Gigabit Communications System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahatra Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe I. Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Wireless Communication Systems 2009 (ISWCS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sienne, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two types of 60 GHz photonic millimeter-wave generation and distribution of a 3 Gb/s OFDM signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on photonic solutions for wireless access and in-house networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low Complexity Wireless Gigabit Ethernet IFoF 60 GHz H/W Platform and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahatra Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. 6 p., Lahatra_IS_WWRF_2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electrooptic polymer applied to microwave sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics, 2006. MWP '06. International Topical Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2006.346571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic microwave antenna using organic poled polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Optoelectronics and Photonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux diélectriques anisotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahmadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers Cleaning of Patrimonial Plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Vincotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers in the Conservation of Artworks (LACONA V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Osnabrück, Germany. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-27176-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux électrooptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using lasers for cleaning ceramic and plaster patrimonial objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Vincotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Zafiropulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the International Commission for Optics: Optics for the Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Florence, Italy. pp.83, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.524489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging and life tests of optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Berguiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber and Fiber Component Mechanical Reliability and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded and step index buried optical waveguides fabricated from p-type porous silicon : Processing and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Haji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Optical Fibre Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nantes, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical low coherence reflectometry : New developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Froppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact eye-safe rangefinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optoelectronic Distance/Displacement Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser verre codopé Erbium et Ytterbium pompé par une diode laser de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks (GROWAN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un laser verre codopé erbium et ytterbium compact à sécurité oculaire pour des applications de télémétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00937945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Tanguy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3488-584X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112635385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des bus SPI et I2C avec un analyseur logique très faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20250023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une activité d’autoévaluation pour Moodle et exemple d’utilisation dans un cours de Logique programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1001. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20231001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation pédagogique et numérique pour susciter engagement et motivation : exemple d’un cours à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de QPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the basics of electricity using a flexible piezoelectric generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), pp.045015. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6552/aabf27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N x N coupler uniformity in a CWDM passive star home network based on multimode fiber: A time-effective calculation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (9), pp.A48-A58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Wireless Home Area Network With Radio Over Fiber Repeaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp. 2482-2488. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2011.2159776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Quality Measurement of Two Types of 60 GHz Millimeter-Wave Generation and Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (23), pp.5469-5474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive electro-optic antenna using polymer material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Eu3+ doped Y2O3 nanophors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Man Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tran Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Le Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.371-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cleaning of tarnished silver and copper threads in museum textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Zafiropulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgios Marakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.152-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie et réflectométrie haute résolution en lumière incohérente : modélisation d'interférogrammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique de Fornel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the erbium-ytterbium laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 153 (1), pp.172-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy erbium laser end-pumped by a laser diode bar array coupled to a Nonimaging Optic Concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 145, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Q-switched co-doped Er-Yb glass laser under Ti:Sapphire and laser diode pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (6), pp.458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc : Vers un enseignement supérieur flexible, ouvert et inclusif : Collectif du Challonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Aslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Benhima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nantes Université, 66 p., 2025, 978-2-925581-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de reconnaissances numériques en contexte universitaire : l’exemple des Passeurs culturels à l’Université de Sherbrooke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Léonard-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation, apprentissage et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.327-352, 2024, 9782875748799. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a molecule to an electro-optic antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Scarpaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-standard Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; WILEY, pp. 103-115 (chapitre 5), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne réceptrice électro-optique sur polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Scarfaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. LE CHEVALIER, D. LESSELIER, R. STARAJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennes non-standard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, Chapitre 5, 2010, 978-2-7462-2995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des bus SPI et I2C avec un analyseur logique très faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2025 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la comodalité dans un enseignement de 1 ère année à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception d'une ressource éducative libre, levier de création d'une communauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 24 : L'enseignement supérieur et les communautés : des dynamiques interconnectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sherbrooke, Canada. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : Activité d’auto-évaluation dans Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moodlemoot 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jul 2024, Marseille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des pratiques pédagogiques à la diversité des publics : fil rouge et finalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Séveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pires da Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse inclusive d'une pratique pédagogique en réponse aux diversités étudiantes : le cas du cours de « Logique programmable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres comme réponse à la diversité et levier de la réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et analyse du mode comodal dans une unité d'enseignement de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence et relation éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO plugin Moodle pour l'auto-évaluation des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NCU : Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Champs sur marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature de l'homme : avoir conscience de ses compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une activité d'autoévaluation pour Moodle et exemple d'utilisation dans un cours de Logique programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2023 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : une activité d'autoévaluation pour les étudiants sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies au service de la pédagogie (AUPTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de caen, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTOPO : une nouvelle activité d'autoévaluation pour Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boiteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Education Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement à l’innovation pédagogique : un processus de développement professionnel mutuel - Regard croisé d’un enseignant et d’une conseillère pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution pédagogique et numérique pour susciter engagement et motivation : exemple d'un cours à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de conception d’un processeur NIOS II sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un générateur piézoélectrique flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2018 (Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using renewable energies to teach the basics of electricity. Example of the N-air-J project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Morsli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber tunnel for 60 GHz wireless home network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical home network based on an NxN multimode fiber architecture and CWDM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multiservice & multiformat optical home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITG Conference on Electronic Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURE TRANSPARENTE EN FIBRE MULTIMODE ET TECHNOLOGIE CWDM POUR UN RESEAU LOCAL DOMESTIQUE MULTIFORMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Journées Nationales d'Optique Guidées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low Complexity Wireless Gigabit Ethernet IFoF 60 GHz H/W Platform and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahatra Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWRF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. 6 p., Lahatra_IS_WWRF_2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid, Optical and Wireless Near-Gigabit Communications System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahatra Rakotondrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe I. Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Wireless Communication Systems 2009 (ISWCS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sienne, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two types of 60 GHz photonic millimeter-wave generation and distribution of a 3 Gb/s OFDM signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on photonic solutions for wireless access and in-house networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electrooptic polymer applied to microwave sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics, 2006. MWP '06. International Topical Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2006.346571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic microwave antenna using organic poled polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Optoelectronics and Photonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux diélectriques anisotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahmadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers Cleaning of Patrimonial Plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Vincotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers in the Conservation of Artworks (LACONA V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Osnabrück, Germany. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-27176-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux électrooptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gardelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using lasers for cleaning ceramic and plaster patrimonial objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Vincotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Zafiropulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the International Commission for Optics: Optics for the Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Florence, Italy. pp.83, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.524489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging and life tests of optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Berguiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber and Fiber Component Mechanical Reliability and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded and step index buried optical waveguides fabricated from p-type porous silicon : Processing and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Haji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Optical Fibre Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nantes, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical low coherence reflectometry : New developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Froppier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact eye-safe rangefinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optoelectronic Distance/Displacement Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser verre codopé Erbium et Ytterbium pompé par une diode laser de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks (GROWAN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un laser verre codopé erbium et ytterbium compact à sécurité oculaire pour des applications de télémétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00937945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riposte Créative Pédagogique pour agir en coopération ouverte face à la crise du COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Faou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EE1A57D"/>
+    <w:nsid w:val="DF4C1B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-tanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3488-584X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112635385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05339424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boiteux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/aabf27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2159776" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tacon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Man Hoai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Le Quoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Zafiropulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgios Marakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00762049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04868553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;pine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle L&#233;onard-Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21721" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarfaci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05264294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05083925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04636102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nelson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04733915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04717657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04159776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llorca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04159721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04296237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03697745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03697729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mass&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Morsli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahatra Rakotondrainibe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe I. Zaharia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Zaharia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2006.346571" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmadouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Vincotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27176-7_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524489" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hyon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Froppier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00937945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-tanguy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3488-584X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112635385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05339424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boiteux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6552/aabf27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2159776" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tacon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Man Hoai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Le Quoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Zafiropulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgios Marakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blondeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00762049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04868553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#233;pine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle L&#233;onard-Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21721" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarpaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Scarfaci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05264294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05083925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nelson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04636102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04733915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04717657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04159776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llorca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04159721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04296237v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03697745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03697729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mass&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Morsli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahatra Rakotondrainibe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Zaharia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe I. Zaharia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2006.346571" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmadouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Vincotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27176-7_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.524489" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hyon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Normand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Froppier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00937945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Faou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>