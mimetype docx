--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -2313,131 +2313,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost lineages can invalidate or even reverse findings regarding gene flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The crisis of the scientific mind : an investigation, a tragedy and a collective redistribution of roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
+                <w:t xml:space="preserve">Sophie Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (9), pp.e3001776. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/framespa.13150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781025v2</w:t>
+                <w:t xml:space="preserve">hal-03714886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hapless mathematical contribution to biology</w:t>
               </w:r>
@@ -2599,365 +2599,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crisis of the scientific mind : an investigation, a tragedy and a collective redistribution of roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ghost lineages can invalidate or even reverse findings regarding gene flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Quinton</w:t>
+                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (9), pp.e3001776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/framespa.13150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714886v1</w:t>
+                <w:t xml:space="preserve">hal-03781025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirdkind: displaying phylogenetic encounters beyond 2-level reconciliation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Daubin</w:t>
+                <w:t xml:space="preserve">Long-range promoter–enhancer contacts are conserved during evolution and contribute to gene expression robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Laverré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac062⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.280-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.275901.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563666v1</w:t>
+                <w:t xml:space="preserve">hal-03559410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range promoter–enhancer contacts are conserved during evolution and contribute to gene expression robustness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Laverré</w:t>
+                <w:t xml:space="preserve">Thirdkind: displaying phylogenetic encounters beyond 2-level reconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Menet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (2), pp.280-296. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (8), pp.2350-2352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.275901.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559410v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost lineages highly influence the interpretation of introgression tests</w:t>
               </w:r>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Tricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71 (5), pp.1147-1158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3041,230 +3041,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'informatique les pieds sur Terre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary superscaffolding and chromosome anchoring to improve Anopheles genome assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Waterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Aganezov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyoung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruzzante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-019-0728-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953016v1</w:t>
+                <w:t xml:space="preserve">hal-02455139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary superscaffolding and chromosome anchoring to improve Anopheles genome assemblies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'informatique les pieds sur Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-019-0728-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02455139v1</w:t>
+                <w:t xml:space="preserve">hal-02953016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treerecs: an integrated phylogenetic tool, from sequences to reconciliations.</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Tricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4068,51 +4068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic signal from rearrangements in 18 Anopheles species by joint scaffolding extant and ancestral genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Patterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,161 +5006,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling of the evolution of gene synteny within reconciled phylogenies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Semeria</w:t>
+                <w:t xml:space="preserve">Moments of genome evolution by Double Cut-and-Join</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Biller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (Suppl 14), pp.S5. </w:t>
+              <w:t xml:space="preserve">, 2015, 16 (Suppl 14), pp.S7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S14-S5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S14-S7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179596v2</w:t>
+                <w:t xml:space="preserve">hal-01179597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral gene synteny reconstruction improves extant species scaffolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,131 +5374,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments of genome evolution by Double Cut-and-Join</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Biller</w:t>
+                <w:t xml:space="preserve">Probabilistic modeling of the evolution of gene synteny within reconciled phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Semeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (Suppl 14), pp.S7. </w:t>
+              <w:t xml:space="preserve">, 2015, 16 (Suppl 14), pp.S5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S14-S7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S14-S5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179597v2</w:t>
+                <w:t xml:space="preserve">hal-01179596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of an ancestral Yersinia pestis genome and comparison with an ancient sequence</w:t>
               </w:r>
@@ -6086,51 +6086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ADN, mémoire numérique du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6746,377 +6746,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic modeling of lateral gene transfer reconstructs the pattern and relative timing of speciations.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral gene transfer as a support for the tree of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (43), pp.17513-17518. </w:t>
+              <w:t xml:space="preserve">, 2012, 109 (13), pp.4962-4967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1202997109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1116871109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740292v1</w:t>
+                <w:t xml:space="preserve">hal-00752055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the number of Double Cut-and-Join scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Istvan Miklos</w:t>
+                <w:t xml:space="preserve">Phylogenetic modeling of lateral gene transfer reconstructs the pattern and relative timing of speciations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (43), pp.17513-17518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1202997109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699567v1</w:t>
+                <w:t xml:space="preserve">hal-00740292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfer as a support for the tree of life.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S Abby</w:t>
+                <w:t xml:space="preserve">Approximating the number of Double Cut-and-Join scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 439, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1116871109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752055v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of gene neighborhoods within reconciled phylogenies</w:t>
               </w:r>
@@ -8039,252 +8039,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassis: detection of genomic rearrangement breakpoints.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Gautier</w:t>
+                <w:t xml:space="preserve">Bayesian sampling of genomic rearrangement scenarios via double cut and join.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Miklós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (15), pp.1897-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btq301⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 26 (24), pp.3012-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btq574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681095v1</w:t>
+                <w:t xml:space="preserve">hal-00680633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian sampling of genomic rearrangement scenarios via double cut and join.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">István Miklós</w:t>
+                <w:t xml:space="preserve">Cassis: detection of genomic rearrangement breakpoints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanoni Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (24), pp.3012-9. </w:t>
+              <w:t xml:space="preserve">, 2010, 26 (15), pp.1897-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btq574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btq301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680633v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting lateral gene transfers by statistical reconciliation of phylogenetic forests</w:t>
               </w:r>
@@ -8886,351 +8886,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Inversions at Present and Past Pseudoautosomal Boundaries in Human Sex Chromosomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+                <w:t xml:space="preserve">Computation of Perfect DCJ Rearrangement Scenarios with Linear and Circular Chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília D.V. Braga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.-F. Sagot</w:t>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (10), pp.1287-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2009.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428362v1</w:t>
+                <w:t xml:space="preserve">lirmm-00432670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Perfect DCJ Rearrangement Scenarios with Linear and Circular Chromosomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Footprints of Inversions at Present and Past Pseudoautosomal Boundaries in Human Sex Chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Marília D.V. Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1(1), pp.56-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00432670v1</w:t>
+                <w:t xml:space="preserve">hal-00428362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fine-scale mammalian evolutionary breakpoints provides new insight into their relation to genome organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Zaghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9281,51 +9281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Solution Space of Sorting by Reversals, with Experiments and an Application to Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília D.V. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9480,77 +9480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9679,51 +9679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution under Reversals: Parsimony and Conservation of Common Intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9787,51 +9787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 155, pp.881-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10327,51 +10327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10406,77 +10406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise detection of rearrangement breakpoints in mammalian chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11008,584 +11008,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la reconstruction de génomes ancestraux peut aider à l'assemblage de génomes actuels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Chateau</w:t>
+                <w:t xml:space="preserve">Dating with transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Davín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394409v1</w:t>
+                <w:t xml:space="preserve">hal-01394410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating with transfers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
+                <w:t xml:space="preserve">Comment la reconstruction de génomes ancestraux peut aider à l'assemblage de génomes actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394410v1</w:t>
+                <w:t xml:space="preserve">hal-01394409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics on Artificial Life</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+                <w:t xml:space="preserve">Genome Rearrangements on both Gene Order and Intergenic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">WABI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aarhus, Denmark. pp.162-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334930v1</w:t>
+                <w:t xml:space="preserve">hal-01334942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico experimental evolution provides independent and challenging benchmarks for comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Rearrangements on both Gene Order and Intergenic Regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+                <w:t xml:space="preserve">Comparative Genomics on Artificial Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Biller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aarhus, Denmark. pp.162-173</w:t>
+              <w:t xml:space="preserve">Computability in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334942v1</w:t>
+                <w:t xml:space="preserve">hal-01334930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide, gene and genome evolution : a score to bind them all</w:t>
               </w:r>
@@ -12217,308 +12217,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect DCJ rearrangement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+                <w:t xml:space="preserve">Advances on Stochastic Local Search Algorithms for the Genomic Median Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stützle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing (META)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisie, Tunisia. pp.266-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00327258v1</w:t>
+                <w:t xml:space="preserve">hal-01542519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on Stochastic Local Search Algorithms for the Genomic Median Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stützle</w:t>
+                <w:t xml:space="preserve">Perfect DCJ rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing (META)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France. pp.158-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87989-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542519v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00327258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Stochastic Local Search Algorithms for the Genomic Median Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stützle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12698,51 +12698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solution space of sorting by reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília D.V. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12827,77 +12827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Stochastic Local Search Algorithms for the Genomic Median Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stützle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12948,51 +12948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect sorting by reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13064,51 +13064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by reversals in subquadratic time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13514,51 +13514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Methods for Reconstructing Ancient Genome Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Luhmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14675,51 +14675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00750273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Benali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002557" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781023v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Menet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Nguyen Trung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781025v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001776" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153696v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-022-00514-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258402v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13150" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275901.121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455377v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0728-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.506.0056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz710" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495707v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01331-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00396-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Dav&#237;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A Williams" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0525-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4466-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394403v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lays" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2016.11.543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162963v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noutahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159559" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Biller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179596v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Szollosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Arellano Davin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0335" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179597v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179197v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_16" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Mikl&#243;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Z. Kiss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.07.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rosikiewicz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt054" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt527" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784662v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202997109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699567v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Miklos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.03.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSD042PH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1116871109" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gallien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts374" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley R Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts457" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773071v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wittler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr461" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr224" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681095v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq301" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680633v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq574" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527151v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-324" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0092" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784456v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfang Zheng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-120" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaghloul" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-335" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428245v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-286" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427651v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhalla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mellouet-Fort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278553v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269397v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.265c52ce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394410v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334930v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733188v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Mao Chao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Wei Kao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Middendorf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681096v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814295291_0004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368187v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01551-9_18" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428396v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3MBJTP9G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428121v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zheng" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sankoff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87361-7_1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRXRSNPL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542519v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lenne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#252;tzle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birattari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_23" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QCH0SMHF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542514v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Birattari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427848v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J00X279C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427659v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5SB6FGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427193v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065564v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_15" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535466v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192460v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luhmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7463-4_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334934v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800049-6.00166-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334936v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-1-4939-2864-4_384" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847155v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591841v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750199v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748561v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-00748561" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00750273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Benali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002557" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781023v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Menet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Nguyen Trung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714886v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13150" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153696v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-022-00514-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258402v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781025v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001776" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275901.121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455377v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0728-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.506.0056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz710" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495707v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01331-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00396-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Dav&#237;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A Williams" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0525-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4466-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394403v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lays" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2016.11.543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162963v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noutahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159559" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Biller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179597v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Szollosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Arellano Davin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0335" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179596v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179197v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_16" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Mikl&#243;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Z. Kiss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.07.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rosikiewicz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt054" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt527" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784662v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1116871109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202997109" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Miklos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.03.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSD042PH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gallien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts374" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley R Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts457" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773071v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wittler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr461" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr224" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq574" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq301" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527151v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-324" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0092" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784456v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfang Zheng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-120" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaghloul" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-335" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428245v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-286" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427651v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhalla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mellouet-Fort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278553v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269397v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.265c52ce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394410v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375657v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334930v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733188v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Mao Chao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Wei Kao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Middendorf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681096v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814295291_0004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368187v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01551-9_18" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428396v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3MBJTP9G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428121v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zheng" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sankoff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87361-7_1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRXRSNPL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542519v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#252;tzle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birattari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_23" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QCH0SMHF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542514v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Birattari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427848v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J00X279C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427659v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5SB6FGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427193v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065564v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_15" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535466v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192460v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luhmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7463-4_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334934v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800049-6.00166-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334936v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-1-4939-2864-4_384" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847155v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591841v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750199v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748561v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-00748561" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>