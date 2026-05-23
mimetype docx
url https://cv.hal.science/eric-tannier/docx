--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2313,313 +2313,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crisis of the scientific mind : an investigation, a tragedy and a collective redistribution of roles</w:t>
+                <w:t xml:space="preserve">A hapless mathematical contribution to biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/framespa.13150⟩</w:t>
+              <w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40656-022-00514-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714886v1</w:t>
+                <w:t xml:space="preserve">hal-03153696v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hapless mathematical contribution to biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic reconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Menet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40656-022-00514-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153696v3</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic reconciliation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Menet</w:t>
+                <w:t xml:space="preserve">The crisis of the scientific mind : an investigation, a tragedy and a collective redistribution of roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010621. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/framespa.13150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258402v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost lineages can invalidate or even reverse findings regarding gene flow</w:t>
               </w:r>
@@ -3794,338 +3794,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RecPhyloXML: a format for reconciled gene trees</w:t>
+                <w:t xml:space="preserve">Gene transfers can date the tree of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
+                <w:t xml:space="preserve">Adrián Davín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gence</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mukul Bansal</w:t>
+                <w:t xml:space="preserve">Tom A Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty389⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (5), pp.904-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0525-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01800296v1</w:t>
+                <w:t xml:space="preserve">hal-01913812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transfers can date the tree of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RecPhyloXML: a format for reconciled gene trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Davín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Lars Arvestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom A Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Daubin</w:t>
+                <w:t xml:space="preserve">Mukul Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (5), pp.904-909. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (21), pp.3646-3652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0525-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913812v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic signal from rearrangements in 18 Anopheles species by joint scaffolding extant and ancestral genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,51 +4419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5110,425 +5110,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral gene synteny reconstruction improves extant species scaffolding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-scale phylogenetic analysis finds extensive gene transfer among fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">G.J. Szollosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Chateau</w:t>
+                <w:t xml:space="preserve">Adrián Arellano Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (Suppl 10), pp.S11. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370, 20140335 (11 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-16-S10-S11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2014.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180303v2</w:t>
+                <w:t xml:space="preserve">hal-01218565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale phylogenetic analysis finds extensive gene transfer among fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrián Arellano Davin</w:t>
+                <w:t xml:space="preserve">Probabilistic modeling of the evolution of gene synteny within reconciled phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Semeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Boussau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2014.0335⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Suppl 14), pp.S5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S14-S5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218565v1</w:t>
+                <w:t xml:space="preserve">hal-01179596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling of the evolution of gene synteny within reconciled phylogenies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Semeria</w:t>
+                <w:t xml:space="preserve">Ancestral gene synteny reconstruction improves extant species scaffolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (Suppl 14), pp.S5. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Suppl 10), pp.S11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S14-S5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-16-S10-S11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179596v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of an ancestral Yersinia pestis genome and comparison with an ancient sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6746,274 +6746,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfer as a support for the tree of life.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic modeling of lateral gene transfer reconstructs the pattern and relative timing of speciations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (13), pp.4962-4967. </w:t>
+              <w:t xml:space="preserve">, 2012, 109 (43), pp.17513-17518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1116871109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1202997109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752055v1</w:t>
+                <w:t xml:space="preserve">hal-00740292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic modeling of lateral gene transfer reconstructs the pattern and relative timing of speciations.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral gene transfer as a support for the tree of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S Abby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (43), pp.17513-17518. </w:t>
+              <w:t xml:space="preserve">, 2012, 109 (13), pp.4962-4967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1202997109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1116871109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740292v1</w:t>
+                <w:t xml:space="preserve">hal-00752055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the number of Double Cut-and-Join scenarios</w:t>
               </w:r>
@@ -7719,213 +7719,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping ancestral genomes with massive gene loss: a matrix sandwich problem.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface : Satellite Workshop on Comparative Genomics Research in Computational Molecular Biology (RECOMB-CG 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18(9), pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680540v1</w:t>
+                <w:t xml:space="preserve">hal-00698246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface : Satellite Workshop on Comparative Genomics Research in Computational Molecular Biology (RECOMB-CG 2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping ancestral genomes with massive gene loss: a matrix sandwich problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haris Gavranović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (13), pp.i257-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698246v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral grass karyotype reconstruction unravels new mechanisms of genome shuffling as a source of plant evolution.</w:t>
               </w:r>
@@ -8886,282 +8886,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Perfect DCJ Rearrangement Scenarios with Linear and Circular Chromosomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Footprints of Inversions at Present and Past Pseudoautosomal Boundaries in Human Sex Chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Marília D.V. Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1(1), pp.56-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00432670v1</w:t>
+                <w:t xml:space="preserve">hal-00428362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Inversions at Present and Past Pseudoautosomal Boundaries in Human Sex Chromosomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+                <w:t xml:space="preserve">Computation of Perfect DCJ Rearrangement Scenarios with Linear and Circular Chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília D.V. Braga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.-F. Sagot</w:t>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (10), pp.1287-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2009.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428362v1</w:t>
+                <w:t xml:space="preserve">lirmm-00432670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fine-scale mammalian evolutionary breakpoints provides new insight into their relation to genome organisation</w:t>
               </w:r>
@@ -9281,51 +9281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Solution Space of Sorting by Reversals, with Experiments and an Application to Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília D.V. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9679,51 +9679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution under Reversals: Parsimony and Conservation of Common Intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9787,51 +9787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 155, pp.881-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10327,51 +10327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11014,51 +11014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating with transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Davín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely J Szöllosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11148,77 +11148,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la reconstruction de génomes ancestraux peut aider à l'assemblage de génomes actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11571,51 +11571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide, gene and genome evolution : a score to bind them all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11796,51 +11796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided genome halving: provably optimal solutions provide good insights into the preduplication ancestral genome of Saccharomyces cerevisiae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Gavranović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12331,51 +12331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect DCJ rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12383,51 +12383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris, France. pp.158-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12698,51 +12698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solution space of sorting by reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília D.V. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12948,51 +12948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect sorting by reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13064,51 +13064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by reversals in subquadratic time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Combinatorial Pattern Matching (CPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13411,51 +13411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Davín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14675,51 +14675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00750273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Benali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002557" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781023v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Menet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Nguyen Trung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714886v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13150" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153696v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-022-00514-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258402v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781025v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001776" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275901.121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455377v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0728-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.506.0056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz710" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495707v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01331-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00396-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Dav&#237;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A Williams" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0525-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4466-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394403v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lays" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2016.11.543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162963v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noutahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159559" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Biller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179597v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Szollosi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Arellano Davin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0335" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179596v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179197v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_16" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Mikl&#243;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Z. Kiss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.07.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rosikiewicz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt054" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt527" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784662v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1116871109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202997109" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Miklos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.03.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSD042PH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gallien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts374" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley R Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts457" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773071v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wittler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr461" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr224" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq574" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq301" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527151v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-324" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0092" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784456v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfang Zheng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-120" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaghloul" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-335" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428245v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-286" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427651v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhalla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mellouet-Fort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278553v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269397v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.265c52ce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394410v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375657v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334930v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733188v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Mao Chao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Wei Kao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Middendorf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681096v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814295291_0004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368187v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01551-9_18" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428396v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3MBJTP9G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428121v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zheng" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sankoff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87361-7_1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRXRSNPL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542519v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#252;tzle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birattari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_23" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QCH0SMHF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542514v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Birattari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427848v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J00X279C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427659v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5SB6FGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427193v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065564v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_15" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535466v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192460v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luhmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7463-4_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334934v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800049-6.00166-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334936v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-1-4939-2864-4_384" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847155v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591841v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750199v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748561v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-00748561" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laverr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Rajaraman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00750273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Benali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002557" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781023v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Menet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Nguyen Trung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153696v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-022-00514-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258402v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010621" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781025v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001776" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275901.121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455377v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syac011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0728-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.506.0056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tricou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz710" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495707v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01331-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00396-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Dav&#237;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A Williams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0525-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4466-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0107-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394403v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lays" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2016.11.543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162963v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noutahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Semeria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159559" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Biller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179597v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Szollosi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Arellano Davin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0335" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179596v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179197v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19048-8_16" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syu048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Mikl&#243;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Z. Kiss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.07.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rosikiewicz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt054" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt527" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784662v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.141978.112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Abby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202997109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752055v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1116871109" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Miklos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.03.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSD042PH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gallien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts374" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley R Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts457" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773071v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ma&#328;uch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wittler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr461" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680540v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovi&#263;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr224" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq574" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanoni Dias" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq301" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527151v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Abby" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-324" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2010.0092" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539457v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784456v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfang Zheng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-120" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaghloul" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-335" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428245v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-286" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427651v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mhalla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mellouet-Fort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278553v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269397v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.265c52ce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394410v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334942v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375657v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334930v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733188v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Mao Chao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Wei Kao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Middendorf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33122-0_1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681096v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814295291_0004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368187v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01551-9_18" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428396v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04744-2_1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3MBJTP9G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428121v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zheng" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sankoff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87361-7_1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRXRSNPL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542519v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#252;tzle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#252;tzle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birattari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78604-7_23" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QCH0SMHF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542514v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Birattari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427848v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J00X279C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427659v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5SB6FGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427193v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065564v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_15" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535466v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192460v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luhmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7463-4_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334934v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800049-6.00166-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334936v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-1-4939-2864-4_384" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847155v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591841v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750199v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748561v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-00748561" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>