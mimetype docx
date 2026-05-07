--- v0 (2026-04-09)
+++ v1 (2026-05-07)
@@ -316,299 +316,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité d’exploration experte en escalade : conception d’un outil de collecte de données volumineuses d’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La perspective enactive : documenter la conscience préréflexive des athlètes comme moyen d’investiguer leur présence à leur activité d’optimisation de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+                <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPS, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582987v1</w:t>
+                <w:t xml:space="preserve">hal-05583020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective enactive : documenter la conscience préréflexive des athlètes comme moyen d’investiguer leur présence à leur activité d’optimisation de la performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’activité d’exploration experte en escalade : conception d’un outil de collecte de données volumineuses d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Terrien</w:t>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Saury</w:t>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPS, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583020v1</w:t>
+                <w:t xml:space="preserve">hal-05582987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Climbers’ Performance: A Method Combining Behavioral and Experiential Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -646,64 +646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation et reconnaissance analogique d’expériences perceptives typiques dans l’activité d’optimisation de la performance d’athlètes experts en voile olympique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -741,64 +741,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Prévisualisation : une clé de l'expertise en escalade de bloc ? Une analyse dans une perspective énactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1093,64 +1093,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route Previewing: a key to expertise in bouldering? an analysis of the climber’s lived experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1227,51 +1227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huet Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ECSS Anniversary Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1439,274 +1439,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do emotional tones, involvement in the situation, perception and technical adaptations interplay in elite athletes’ performance optimization? A case study in Formula Kite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advocating a rational use of self-confrontation micro-phenomenological interviews to improve performance in elite athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lou Genevey</w:t>
+                <w:t xml:space="preserve">E. Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Saury</w:t>
+                <w:t xml:space="preserve">M. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2024017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1396197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666719v1</w:t>
+                <w:t xml:space="preserve">hal-04970703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advocating a rational use of self-confrontation micro-phenomenological interviews to improve performance in elite athletes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Saury</w:t>
+                <w:t xml:space="preserve">How do emotional tones, involvement in the situation, perception and technical adaptations interplay in elite athletes’ performance optimization? A case study in Formula Kite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hauw</w:t>
+                <w:t xml:space="preserve">Marie-Lou Genevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Huet</w:t>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1396197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970703v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering perceptual experiences and adaptive actions in performance analysis of elite Formula Kite riders by combining qualitative data and measured key indicators of performance</w:t>
               </w:r>
@@ -2011,350 +2011,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équipements sportifs innovants et développement d’une culture technique. L’exemple de la navigation sur des voiliers « volants »</w:t>
+                <w:t xml:space="preserve">Coordination between Crew Members on Flying Multihulls: A Case Study on a Nacra 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Huet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Iachkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), pp.298-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339581v1</w:t>
+                <w:t xml:space="preserve">hal-03597254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between Crew Members on Flying Multihulls: A Case Study on a Nacra 17</w:t>
+                <w:t xml:space="preserve">Équipements sportifs innovants et développement d’une culture technique. L’exemple de la navigation sur des voiliers « volants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Iachkine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...108 lines deleted...]
-                <w:t xml:space="preserve">tel-03990529v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2501,51 +2398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabourin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2026.2ciss050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582987v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Terrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iachkine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.2ciss034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04701212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1382892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Genevey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1396197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04086534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541231153273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04086555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231169543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5762" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03990529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sabourin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2026.2ciss050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Terrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iachkine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.2ciss034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04701212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1382892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1396197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Genevey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04086534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541231153273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04086555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231169543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5762" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>