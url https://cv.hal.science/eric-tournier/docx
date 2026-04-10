--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1178,282 +1178,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A both Gaussian and sinusoidal phase-to-amplitude converter for low-power ultra-high-speed direct digital synthesizers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Juyon</w:t>
+                <w:t xml:space="preserve">An integrated phase noise measurement bench for on-chip characterization of resonators and VCOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF), joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Francisco, United States. p.108-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713855v2</w:t>
+                <w:t xml:space="preserve">hal-00617610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated phase noise measurement bench for on-chip characterization of resonators and VCOs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Godet</w:t>
+                <w:t xml:space="preserve">A both Gaussian and sinusoidal phase-to-amplitude converter for low-power ultra-high-speed direct digital synthesizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Borr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Juyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF), joint conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617610v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur phase/amplitude sinusoïdal et gaussien pour synthétiseur digital direct basse consommation ultra rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Borr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Juyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1491,77 +1491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low Spurious Level Fractional-N Frequency Divider Based on a DDS-like Phase Accumulation Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Juyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Burciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Borr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thuries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,51 +1606,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low Phase Noise and Wide-Bandwidth BiCMOS SiGe:C 0.25µm Digital Frequency Divider For An On-Chip Phase-Noise Measurement Circuit</w:t>
+                <w:t xml:space="preserve">A Baseband Ultra-Low Noise SiGe:C BiCMOS 0.25 µm Amplifier And Its Application For An On-Chip Phase-Noise Measurement Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tournier</w:t>
@@ -1664,114 +1664,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Juyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Diego, United States. 4p</w:t>
+              <w:t xml:space="preserve">2009 IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.128-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358067v2</w:t>
+                <w:t xml:space="preserve">hal-00358083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Baseband Ultra-Low Noise SiGe:C BiCMOS 0.25 µm Amplifier And Its Application For An On-Chip Phase-Noise Measurement Circuit</w:t>
+                <w:t xml:space="preserve">A Low Phase Noise and Wide-Bandwidth BiCMOS SiGe:C 0.25µm Digital Frequency Divider For An On-Chip Phase-Noise Measurement Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tournier</w:t>
@@ -1785,90 +1785,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Juyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.128-131</w:t>
+              <w:t xml:space="preserve">9th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Diego, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358083v2</w:t>
+                <w:t xml:space="preserve">hal-00358067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN AUTOMATED MEASUREMENT BENCH FOR INTEGRATED BAW RESONATORS NONLINEAR CHARACTERIZATION AT MICROWAVE FREQUENCIES</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Juyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2660,51 +2660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soibahou Ali Rafiou El-Mansour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Tartarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050684" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Graffeuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.911994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03644464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klumperink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Nauta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Destic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rissons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Achour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713855v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Borr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Juyon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Burciu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358067v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358083v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2M4JPJT9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02352327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soibahou Ali Rafiou El-Mansour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Tartarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050684" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Graffeuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.911994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03644464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klumperink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Nauta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Destic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rissons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Achour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713855v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Borr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Juyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Burciu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358083v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358067v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2M4JPJT9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02352327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>